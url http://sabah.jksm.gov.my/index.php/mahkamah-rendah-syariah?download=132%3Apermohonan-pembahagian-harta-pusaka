--- v0 (2025-10-08)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46CACFD4" w14:textId="71408342" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DOKUMEN-DOKUMEN YANG DIPERLUKAN UNTUK PENDAFTARAN</w:t>
       </w:r>
       <w:r w:rsidR="001F6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> KES FARAID</w:t>
@@ -2975,117 +2975,171 @@
         <w:t>PERHATIAN</w:t>
       </w:r>
       <w:r w:rsidR="001F6BA6" w:rsidRPr="000C5F25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25520996" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00EE719D" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597F47C4" w14:textId="5B3C4911" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+    <w:p w14:paraId="597F47C4" w14:textId="183AA492" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:textDirection w:val="lrTb"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">Bagi nilaian harta simati yang </w:t>
       </w:r>
       <w:r w:rsidRPr="001F6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>kurang daripada RM 100,000</w:t>
+        <w:t xml:space="preserve">kurang daripada RM </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>00,000</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> permohonan hendaklah didaftarkan di </w:t>
       </w:r>
       <w:r w:rsidRPr="001F6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Mahkamah Rendah Syariah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bagi nilaian harta simati yang </w:t>
       </w:r>
       <w:r w:rsidRPr="001F6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>melebihi daripada RM 100,000</w:t>
+        <w:t xml:space="preserve">melebihi daripada RM </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>00,000</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> hendaklah didaftarkan di </w:t>
       </w:r>
       <w:r w:rsidRPr="001F6BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Mahkamah Tinggi Syariah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3763,51 +3817,50 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DF50A3D" w14:textId="77777777" w:rsidR="00F638F6" w:rsidRPr="00D30DF9" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>BAYARAN PENDAFTARAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9694C2" w14:textId="67E9EEC1" w:rsidR="00F638F6" w:rsidRPr="00D30DF9" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -4030,69 +4083,51 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="25314F76" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:-.7pt;width:21pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQCxWgTU&#10;2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrsBRSHEqRCoSBzb9MJt&#10;Ey9JILaj2GkDX89yosenWc28LbaLHcSJptB7p2GzViDINd70rtVwrHarDESI6AwO3pGGbwqwLa+v&#10;CsyNP7s9nQ6xFVziQo4auhjHXMrQdGQxrP1IjrMPP1mMjFMrzYRnLreDTJRKpcXe8UKHIz131Hwd&#10;Zquh7pMj/uyrV2Ufdnfxbak+5/cXrW9vlqdHEJGW+H8Mf/qsDiU71X52JoiBOeNXoobV5h4E56li&#10;rjUkWQqyLOSlf/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn5y35AgCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsVoE1NsAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tambahan bagi setiap </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tambahan bagi setiap ekshibit </w:t>
       </w:r>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>(RM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4401,87 +4436,51 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0620CA3D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:4.9pt;width:21pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQBNAvwO&#10;2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0rVW2IUyFQkTi26YXb&#10;Jl6SQLyOYqcNfD3LCY5Ps5p9k+9m36szjbELbOF+YUAR18F13Fg4lfu7DaiYkB32gcnCF0XYFddX&#10;OWYuXPhA52NqlJRwzNBCm9KQaR3rljzGRRiIJXsPo8ckODbajXiRct/rpTFr7bFj+dDiQE8t1Z/H&#10;yVuouuUJvw/li/Hb/Sq9zuXH9PZs7e3N/PgAKtGc/o7hV1/UoRCnKkzsouqFNzIlWdjKAInXRrCy&#10;sBLWRa7/6xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+ct+QIAgAAFQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE0C/A7ZAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="003C2650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Permohonan </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Permohonan Interlokutori – Luar Bidangkuasa </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EFC4BA" w14:textId="77777777" w:rsidR="00F638F6" w:rsidRPr="003C2650" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>(Jika Perlu RM</w:t>
@@ -4650,67 +4649,51 @@
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="288D2F27" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:4.8pt;width:21pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQCtzxOc&#10;2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4ttQlpkaYymJh5bevE2&#10;sFOgsrOEXVr01zue9PjlTd77Jt/OrlcXGkPn2cDjIgFFXHvbcWPgWO4e1qBCRLbYeyYDXxRgW9ze&#10;5JhZf+U9XQ6xUVLCIUMDbYxDpnWoW3IYFn4gluzkR4dRcGy0HfEq5a7XyyRJtcOOZaHFgV5aqj8P&#10;kzNQdcsjfu/Lt8Rtdqv4Ppfn6ePVmPu7+fkJVKQ5/h3Dr76oQyFOlZ/YBtULr+WVaGCTgpI4TQQr&#10;AythXeT6v37xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+ct+QIAgAAFQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK3PE5zZAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="003C2650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Permohonan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> – Penyampaian Saman Ganti </w:t>
+        <w:t xml:space="preserve">Permohonan Interlokutori – Penyampaian Saman Ganti </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E4BDB2" w14:textId="25EC55B3" w:rsidR="00F638F6" w:rsidRPr="00DE5F21" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5F21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC73532" wp14:editId="6A0D93CF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -4857,96 +4840,60 @@
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>(MTS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774E028B" w14:textId="77777777" w:rsidR="00F638F6" w:rsidRPr="00DE5F21" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5F21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perintah </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Perintah Interlokutori </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5F21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">(bagi setiap perintah </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> yang dikeluarkan)</w:t>
+        <w:t>(bagi setiap perintah interlokutori yang dikeluarkan)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5F21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C48722" w14:textId="246FA3D7" w:rsidR="00F638F6" w:rsidRPr="00DE5F21" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5F21">
         <w:rPr>
@@ -5208,65 +5155,56 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6B9E14C8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:26.1pt;width:21pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQAoD+K9&#10;2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4sYG0SWxmhq4rGlF28D&#10;OwLKzhJ2adFf73iyxy9v8t43xWZxgzrSFHrPBm5XCSjixtueWwOHanuTgQoR2eLgmQx8U4BNeXlR&#10;YG79iXd03MdWSQmHHA10MY651qHpyGFY+ZFYsg8/OYyCU6vthCcpd4NOk2StHfYsCx2O9NxR87Wf&#10;nYG6Tw/4s6teE/ewvYtvS/U5v78Yc321PD2CirTE/2P40xd1KMWp9jPboAbhTF6JBu7TFJTk60S4&#10;NpAJ67LQ5/7lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfnLfkCAIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoD+K92gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E52C1D" w14:textId="6A880FAC" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="00F638F6" w:rsidP="00F638F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk132610329"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>Wakalah</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> setiap seorang</w:t>
+        <w:t>Wakalah setiap seorang</w:t>
       </w:r>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D30DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>(RM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -5939,61 +5877,50 @@
       <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Tarikh</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7E06EB29" w14:textId="6FE85E3F" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="00F638F6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2090"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5996375D" w14:textId="06DB00B9" w:rsidR="00194D37" w:rsidRDefault="00194D37" w:rsidP="00194D37">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
@@ -7447,74 +7374,85 @@
           <w:p w14:paraId="0613565B" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
               <w:textDirection w:val="lrTb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="1CF1609A" w14:textId="77777777" w:rsidTr="00274EE1">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14426500" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+          <w:p w14:paraId="14426500" w14:textId="7F834D57" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:textDirection w:val="lrTb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45038">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
-              <w:t>Maklumat Peguam Plaintif</w:t>
+              <w:t xml:space="preserve">Maklumat Peguam </w:t>
+            </w:r>
+            <w:r w:rsidR="003D1E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pemohon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52297EC6" w14:textId="41764033" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:textDirection w:val="lrTb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -8642,51 +8580,69 @@
       </w:pPr>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PERMOHONAN NO.: ……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. TAHUN 20……</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TAHUN 20……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70718420" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="005A3F04" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="386DFB2A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -9132,92 +9088,140 @@
         </w:rPr>
         <w:t>Rendah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Syariah di ………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..…..……….. pada </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>…..…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>hari</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">………………… pada …………… </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>haribulan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ………………….. 20 …</w:t>
+        <w:t xml:space="preserve"> ………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 …</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pukul</w:t>
       </w:r>
@@ -10123,79 +10127,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dinyatakan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dalam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> afidavit yang dilampirkan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37627131" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D397BB" w14:textId="77777777" w:rsidR="00E617E7" w:rsidRDefault="00E617E7">
       <w:pPr>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -10860,51 +10836,69 @@
       </w:pPr>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PERMOHONAN NO.: ……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. TAHUN 20……</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TAHUN 20……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5CA3F5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="005A3F04" w:rsidRDefault="002A6D64" w:rsidP="008B0C1C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600ABCD4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="005A3F04" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -11746,75 +11740,91 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>hubungan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  …</w:t>
+        <w:t xml:space="preserve">  ……..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">…..…………... </w:t>
+        <w:t xml:space="preserve">…………... </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kepada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> si </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3256CC15" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -12560,365 +12570,357 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083E5FF6" w14:textId="77777777" w:rsidR="0044600F" w:rsidRDefault="0044600F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2F8053" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E2F8053" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="003D1E4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5AD4EE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F5AD4EE" w14:textId="7149670C" w:rsidR="002A6D64" w:rsidRPr="003D1E4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...19 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D1E4B" w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA79411" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AA79411" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="003D1E4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EE6379" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -13007,67 +13009,51 @@
         </w:rPr>
         <w:t>hari</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kematiannya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Simati </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>memiliki</w:t>
       </w:r>
@@ -13269,61 +13255,52 @@
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40DB2BA6" w14:textId="2AF574BC" w:rsidR="002A6D64" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenis </w:t>
+              <w:t>Jenis Harta</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001060B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> dan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001060B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Amaun</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3326631C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
@@ -15065,365 +15042,357 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47913FF1" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="008251E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5867076D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05803247" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD56CF1" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="2215762E" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6AF03C" w14:textId="2A4ED692" w:rsidR="002A6D64" w:rsidRPr="000B5074" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="2C6398E1" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8A6699" w14:textId="318EC0F8" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="000B5074">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58563F5A" w14:textId="77777777" w:rsidR="000B5074" w:rsidRPr="008251E4" w:rsidRDefault="000B5074" w:rsidP="00C231B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15549,93 +15518,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..…….......................... *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….......................... *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -15677,51 +15728,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01616165" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -16058,93 +16125,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..…….......................... *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…….......................... *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -16186,51 +16335,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A55E555" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -16599,93 +16764,191 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..…….. *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -16727,51 +16990,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD71FC3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -17149,93 +17428,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..……. *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……. *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -17277,51 +17638,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AC8540" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -17690,93 +18067,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..……... *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……... *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -17818,51 +18277,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191B0DAC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -18240,93 +18715,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..……... *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……... *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -18368,51 +18925,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. .</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4EB9A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -19136,365 +19709,357 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3350D5B5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C6A3F4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="633ED64A" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11631D02" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="7CAFC1F0" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434C8615" w14:textId="3D3F78EE" w:rsidR="002A6D64" w:rsidRPr="000B5074" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="7DB00FAA" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470F1242" w14:textId="77777777" w:rsidR="000B5074" w:rsidRPr="008251E4" w:rsidRDefault="000B5074" w:rsidP="000B5074">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A94EFFB" w14:textId="77777777" w:rsidR="00741B51" w:rsidRDefault="00741B51" w:rsidP="00C231B4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -19659,93 +20224,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..…… *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…… *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -19787,51 +20434,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….., *</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pernah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
@@ -19867,51 +20530,67 @@
         </w:rPr>
         <w:t>bercerai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………….. </w:t>
+        <w:t xml:space="preserve"> …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> talaq …………. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>serta</w:t>
       </w:r>
@@ -20323,52 +21002,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Surat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Perakuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nikah/ Cerai</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/  Ruju</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -20392,79 +21083,90 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sebagai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ekshibit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………)</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C78DF52" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441C4F04" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -20563,93 +21265,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..……. *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……. *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -20691,51 +21475,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….., *</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pernah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
@@ -20771,51 +21571,67 @@
         </w:rPr>
         <w:t>bercerai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………….. </w:t>
+        <w:t xml:space="preserve"> …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> talaq …………. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>serta</w:t>
       </w:r>
@@ -21227,52 +22043,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Surat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Perakuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nikah/ Cerai</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/  Ruju</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -21296,79 +22124,90 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sebagai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ekshibit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………)</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D475D1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46B8B36F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -21467,93 +22306,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..……. *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……. *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -21595,51 +22516,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….., *</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pernah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
@@ -21675,51 +22612,67 @@
         </w:rPr>
         <w:t>bercerai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………….. </w:t>
+        <w:t xml:space="preserve"> …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> talaq …………. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>serta</w:t>
       </w:r>
@@ -22131,52 +23084,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Surat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Perakuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nikah/ Cerai</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/  Ruju</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -22200,79 +23165,90 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sebagai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ekshibit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………)</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D59D7A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5307168E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -22373,93 +23349,175 @@
         </w:rPr>
         <w:t>bernama</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">………..……………..…… *No. K/P/ </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…… *No. K/P/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pasport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>………..……………..………..  *</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>masih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hidup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -22501,51 +23559,67 @@
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….., *</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pernah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
@@ -22581,51 +23655,67 @@
         </w:rPr>
         <w:t>bercerai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tarikh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………….. </w:t>
+        <w:t xml:space="preserve"> …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> talaq …………. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>serta</w:t>
       </w:r>
@@ -23037,52 +24127,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> *Surat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Perakuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nikah/ Cerai</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/  Ruju</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -23106,79 +24208,90 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sebagai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ekshibit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………)</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D9F3A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E64AFB1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -23227,365 +24340,357 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F41549" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE18330" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CCBCD8B" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3053EE" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="41993BF1" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70304D56" w14:textId="33C1002B" w:rsidR="002A6D64" w:rsidRPr="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="2E9D5C5A" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0813D4E1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BDA804B" w14:textId="5A2AD78E" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
@@ -23823,59 +24928,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mempunyai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>…..</w:t>
+        <w:t>…..…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">….. orang </w:t>
+        <w:t xml:space="preserve"> orang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>anak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lelaki</w:t>
       </w:r>
@@ -25719,365 +26824,357 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0CB5DF" w14:textId="45A9E316" w:rsidR="008251E4" w:rsidRDefault="008251E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE85C76" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="008251E4" w:rsidP="008251E4">
+    <w:p w14:paraId="49749B73" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2FE02D" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="008251E4" w:rsidP="008251E4">
+    <w:p w14:paraId="197C58DB" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B7F8DD" w14:textId="7FC95435" w:rsidR="008251E4" w:rsidRPr="000B5074" w:rsidRDefault="008251E4" w:rsidP="008251E4">
+    <w:p w14:paraId="52698760" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B06066" w14:textId="77777777" w:rsidR="000B5074" w:rsidRPr="008251E4" w:rsidRDefault="000B5074" w:rsidP="000B5074">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1191A49E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
@@ -26208,59 +27305,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>mempunyai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>…..</w:t>
+        <w:t>…..…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">….. orang </w:t>
+        <w:t xml:space="preserve"> orang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>anak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>perempuan</w:t>
       </w:r>
@@ -28118,365 +29215,357 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60C3D59D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="000B5074">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E6CED6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D18AB28" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A24FEDB" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="166AFB58" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDAB4D6" w14:textId="562AFC7C" w:rsidR="002A6D64" w:rsidRPr="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="21392255" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4758380E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="781EAB33" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="00C231B4">
@@ -29083,61 +30172,52 @@
               </w:rPr>
               <w:t>Hubungan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dengan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Simati</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5402C02C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -30920,365 +32000,357 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09D28003" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D8E415" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="062B3F58" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4171E6" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="4429D102" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F3F710" w14:textId="53E52ECE" w:rsidR="002A6D64" w:rsidRPr="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="134422DB" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50010EC1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="00C231B4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B4DD99" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
@@ -33104,51 +34176,67 @@
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> *Wakaf/ Nazar yang </w:t>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wakaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Nazar yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>telah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sempurna</w:t>
       </w:r>
@@ -34267,365 +35355,357 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>........................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6473F6" w14:textId="77777777" w:rsidR="005A3F04" w:rsidRDefault="005A3F04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F165643" w14:textId="7CE7A9A7" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5ED7C8F6" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE62C49" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="17457A68" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7378A79A" w14:textId="13C38C33" w:rsidR="002A6D64" w:rsidRPr="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="5F75B6FB" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C2B9AD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D6F7C32" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
@@ -35248,60 +36328,58 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>secara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samarata</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kepada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -36500,51 +37578,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> di …………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>…………..……</w:t>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260806CB" w14:textId="34208B1B" w:rsidR="002A6D64" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">oleh …………………………………………………….          </w:t>
       </w:r>
       <w:r w:rsidR="00C72D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009645DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -36811,389 +37903,357 @@
       </w:r>
       <w:r w:rsidR="009645DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Hakim/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Pendaftar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2331DDE2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="1ADC5C6D" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTA:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D1E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCFDC5A" w14:textId="77777777" w:rsidR="008251E4" w:rsidRDefault="00000000" w:rsidP="008251E4">
+    <w:p w14:paraId="12D28A22" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butiran</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bertaip</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72696E06" w14:textId="209F5122" w:rsidR="005A3F04" w:rsidRPr="005A3F04" w:rsidRDefault="00000000" w:rsidP="005A3F04">
+    <w:p w14:paraId="3209E73C" w14:textId="77777777" w:rsidR="003D1E4B" w:rsidRPr="003D1E4B" w:rsidRDefault="003D1E4B" w:rsidP="003D1E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:firstLineChars="0"/>
-[...11 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sila </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>potong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> mana yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>berkaitan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sekiranya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tulisan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tangan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008251E4">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="003D1E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E892FE3" w14:textId="03040F32" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="000B5074">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37864,51 +38924,69 @@
       </w:pPr>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PERMOHONAN NO.: ……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……….. TAHUN 20……</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TAHUN 20……</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD610A4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="005A3F04" w:rsidRDefault="002A6D64">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43CDC99B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="005A3F04" w:rsidRDefault="002A6D64" w:rsidP="00370D32">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -38464,171 +39542,171 @@
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A6D64" w:rsidSect="00C231B4">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="284" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5478E742" w14:textId="77777777" w:rsidR="00532C77" w:rsidRDefault="00532C77" w:rsidP="009645DF">
+    <w:p w14:paraId="528E760B" w14:textId="77777777" w:rsidR="006D06AC" w:rsidRDefault="006D06AC" w:rsidP="009645DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42F2002C" w14:textId="77777777" w:rsidR="00532C77" w:rsidRDefault="00532C77" w:rsidP="009645DF">
+    <w:p w14:paraId="1E74B5BA" w14:textId="77777777" w:rsidR="006D06AC" w:rsidRDefault="006D06AC" w:rsidP="009645DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A3DDC82" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="295261308"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="43BA6C84" w14:textId="4556ADD9" w:rsidR="00C231B4" w:rsidRDefault="00C231B4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="0" w:hanging="2"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -38639,122 +39717,122 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1468770F" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03BC51E3" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12592378" w14:textId="77777777" w:rsidR="00532C77" w:rsidRDefault="00532C77" w:rsidP="009645DF">
+    <w:p w14:paraId="2BB99C6C" w14:textId="77777777" w:rsidR="006D06AC" w:rsidRDefault="006D06AC" w:rsidP="009645DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57FF86D4" w14:textId="77777777" w:rsidR="00532C77" w:rsidRDefault="00532C77" w:rsidP="009645DF">
+    <w:p w14:paraId="02B18469" w14:textId="77777777" w:rsidR="006D06AC" w:rsidRDefault="006D06AC" w:rsidP="009645DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EC2712A" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36A5A3DA" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19C07F5E" w14:textId="77777777" w:rsidR="009645DF" w:rsidRDefault="009645DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AC02894"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -38825,51 +39903,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17571C62"/>
+    <w:nsid w:val="0FFD1934"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -38938,50 +40016,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17571C62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20B87C63"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78F0FBE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1124" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -39050,51 +40241,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4724" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5084" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="218A5BD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -39163,52 +40354,52 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2969597B"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="273B4C3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -39276,51 +40467,277 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2969597B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29945215"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CB309AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9200AC5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -39403,51 +40820,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31BC2670"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31DD2A7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="50C02D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39521,51 +41051,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0A4D1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -39634,51 +41164,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D495185"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38324120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -39756,51 +41286,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBF013D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -39869,51 +41399,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5324595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29C6DED0"/>
     <w:lvl w:ilvl="0" w:tplc="043E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="043E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="043E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39955,51 +41485,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="043E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="043E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554F7AD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -40068,52 +41598,52 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62161EC1"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8C43D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -40181,51 +41711,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62161EC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66231543"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB4A9DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40295,51 +41938,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAD566B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="35463D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="⮚"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40417,52 +42060,52 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71720189"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1D0B9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="198EA2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -40530,184 +42173,550 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71720189"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AB6419"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6848A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="769203460">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1204441229">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="636297295">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2104373180">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1008361836">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="757824817">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="920795219">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1081561091">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1204441229">
+  <w:num w:numId="9" w16cid:durableId="949892539">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="935094312">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="636297295">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1008361836">
+  <w:num w:numId="11" w16cid:durableId="137571034">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="757824817">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="234511552">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1700856775">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="406346052">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="313149318">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1012882076">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1001204819">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="879441016">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="137722177">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1797597854">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="153759798">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="313149318">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="22" w16cid:durableId="1204833409">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1012882076">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="23" w16cid:durableId="1576088502">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1941136627">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A6D64"/>
     <w:rsid w:val="000A60A4"/>
     <w:rsid w:val="000B5074"/>
     <w:rsid w:val="000E408F"/>
     <w:rsid w:val="001060B4"/>
     <w:rsid w:val="00194D37"/>
     <w:rsid w:val="001F6BA6"/>
     <w:rsid w:val="002A6D64"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="00370D32"/>
+    <w:rsid w:val="003D1E4B"/>
     <w:rsid w:val="0044600F"/>
     <w:rsid w:val="0049557D"/>
     <w:rsid w:val="00532C77"/>
     <w:rsid w:val="005A3F04"/>
     <w:rsid w:val="005A4C5A"/>
     <w:rsid w:val="005E6EB9"/>
+    <w:rsid w:val="006D06AC"/>
     <w:rsid w:val="00741B51"/>
     <w:rsid w:val="007C03E6"/>
     <w:rsid w:val="008251E4"/>
     <w:rsid w:val="0083544E"/>
+    <w:rsid w:val="008A548C"/>
     <w:rsid w:val="008B0C1C"/>
     <w:rsid w:val="009645DF"/>
     <w:rsid w:val="00C231B4"/>
     <w:rsid w:val="00C72D27"/>
     <w:rsid w:val="00CC13AF"/>
     <w:rsid w:val="00D43CE8"/>
     <w:rsid w:val="00E617E7"/>
     <w:rsid w:val="00F57975"/>
     <w:rsid w:val="00F638F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="094F2034"/>
   <w15:docId w15:val="{B3EF9CA4-E6D9-4167-9D59-8112035139BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ms" w:eastAsia="en-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -41475,51 +43484,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009645DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009645DF"/>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -41826,65 +43835,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgyhUKAGlEvtMnyzpnniR7pghLFvw==">AMUW2mXFXTlt5cLl7KuXwytpB5l6V4QhE7CEnbijadf0vfZYPaVlORXRKFdhZVJkIajbw3DUFrf5c311+pyK/HCN7s5kJpZU8IdPFWu1xjNBKlZ5+NbhmWwj4dK0pKClSNYWpOBmYRhf2z5bBeJ5ldBsxcHLBsCDxrOeQt71UQ/AmSDMzAmq+iIDYYkN9VxeEqwE5o2+ebKU</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2893</Words>
-  <Characters>16493</Characters>
+  <Words>2892</Words>
+  <Characters>16489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>137</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19348</CharactersWithSpaces>
+  <CharactersWithSpaces>19343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MTS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>