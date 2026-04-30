--- v0 (2025-10-29)
+++ v1 (2026-04-30)
@@ -1,18945 +1,39864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58432322" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="46CACFD4" w14:textId="71408342" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DOKUMEN-DOKUMEN YANG DIPERLUKAN UNTUK PENDAFTARAN</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KES FARAID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7222D66D" w14:textId="2DB700DA" w:rsidR="002A6D64" w:rsidRPr="001F6BA6" w:rsidRDefault="00000000" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6BA6" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PERMOHONAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PERLANTIKAN PENTADBIR </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6BA6" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>HARTA PUSAKA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="171"/>
+        <w:tblW w:w="11563" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F6BA6" w:rsidRPr="007860E3" w14:paraId="2E6FF32F" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="734A0861" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>BIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3059E9" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>DOKUMEN YANG DIPERLUKAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF63668" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>JUMLAH SALINAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9209E0" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>SEMAKAN PELANGGAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4091A4E6" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>SEMAKAN MAHKAMAH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="3F859B88" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D10D92" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A02560E" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Borang Maklumat Diri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56AC43E1" w14:textId="7AA16EE4" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B5050D" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208F964C" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="3E69E48C" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AC738C" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D96BBF" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Notis Permohonan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75074677" w14:textId="1E28157E" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33273965" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D19C68" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="1DD6CFBC" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F71B37D" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FFB114" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Afidavit Permohonan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3739310C" w14:textId="02CD5593" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281B589A" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C22CB1C" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="3CC0C41B" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="2425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265655C4" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59251133" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:right="57" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pemohon hendaklah bermastautin di dalam daerah berbidangkuasa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E11B8ED" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F04F6A" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:right="57" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jika alamat di dalam kad pengenalan bukan dalam bidangkuasa daerah tersebut, isi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Borang Pengesahan Pemastautinan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>(Boleh didapati di kaunter/ laman web  JKSNS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06235DF8" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15D89903" w14:textId="73B46775" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4876">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*TEMPOH SAH LAKU ADALAH </w:t>
+            </w:r>
+            <w:r w:rsidR="006C4876" w:rsidRPr="006C4876">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C4876">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BULAN DARI TARIKH PENDAFTARAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39CA2746" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C86E2D" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33CF7F30" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AE8A8E2" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3172B81F" w14:textId="3A4F2FC7" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="190E414D" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EBD7C0" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="78A55EEF" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6081B210" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A990573" w14:textId="4509F791" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Kad Pengenalan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Pasport – Pemohon </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B72ED5D" w14:textId="52BA4B6C" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5308C16E" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F17F17" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="05FE449D" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A30141A" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3180108C" w14:textId="5199522A" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Salinan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Dokumen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Kematian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Si Mati (Pemilik Harta)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1907A24E" w14:textId="4FEC569C" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54EA3CD6" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392CC7EB" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="51554B78" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27032DF3" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="400683CA" w14:textId="3A3CF04A" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Harta Pusaka Si Mati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54FAC548" w14:textId="38C3797C" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="336F4063" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E05D8A7" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="104679B2" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="712"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3260E5D6" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E0581" w14:textId="4F64E9EC" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Pengenalan diri / Kematian Ibu Bapa Simati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1405F9A3" w14:textId="3E186995" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4446988A" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6356B40E" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="7E758258" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D76CCB0" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41973DA6" w14:textId="0F6B0374" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Pengenalan diri / Kematian Datuk dan Nenek Simati (Sebelah Bapa Simati)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6224EE9B" w14:textId="4997434F" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE2A054" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2D7F32" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="1E987B83" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="676"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="035E84CE" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C198975" w14:textId="68F8F46E" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Pengenalan diri / Kematian Datuk dan Nenek Simati (Sebelah Ibu Simati)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ABB374D" w14:textId="4AFE00CB" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B457118" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="121083AF" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="5861E2C1" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="672"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="069ADE08" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4485B6" w14:textId="35D263B0" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Salinan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Surat Perakuan Bujang / Dokumen Perkahwinan / Perceraian</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Si Mati</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25CA88C9" w14:textId="0D715673" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65EE4FA0" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02718758" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="1EFB064E" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3B998C" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7E3FF7" w14:textId="3C2BC433" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Pengenalan Diri dan Kelahiran / Dokumen Kematian Anak-anak Lelaki Si Mati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4968B1BC" w14:textId="500E2011" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50774C51" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB7A329" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="02D45450" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="835"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9945C5" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C165E46" w14:textId="7612A9D3" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen Pengenalan diri dan Kelahiran / Dokumen Kematian Anak-anak Perempuan Si Mati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="112B76C1" w14:textId="48F0FF0C" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B777CFD" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4202DC90" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="3B755BCF" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="682"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56738797" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29257EF4" w14:textId="51466723" w:rsidR="00A73238" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>*Salinan Dokumen berkenaan Hal-hal Lain Yang Bersangkutan dengan Harta Simati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E841AFA" w14:textId="60754527" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D0BB579" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553DB5D4" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A73238" w:rsidRPr="007860E3" w14:paraId="36E0A872" w14:textId="77777777" w:rsidTr="00181ACE">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E085A1E" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6069BBE1" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Dokumen-dokumen lain yang berkaitan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01761EE6" w14:textId="64BC567D" w:rsidR="00A73238" w:rsidRPr="005E5D51" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007860E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>(jika ada)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E5D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B8C038B" w14:textId="0DEAC230" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E57060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>2 Salinan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3570C8DC" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D66B56" w14:textId="77777777" w:rsidR="00A73238" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00A73238">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F6BA6" w:rsidRPr="007860E3" w14:paraId="7321EA70" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AAEDF6" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:textAlignment w:val="auto"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FF6178" w14:textId="779A1B6A" w:rsidR="001F6BA6" w:rsidRPr="005E5D51" w:rsidRDefault="00A73238" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:right="57" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E5D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pengenalpastian Ekshibit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174AFEBB" w14:textId="2F887B0B" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="00A73238" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00590E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Bagi setiap salinan dokumen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="331B0003" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDC2FC8" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="007860E3" w:rsidRDefault="001F6BA6" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14509AA9" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F0FE21" w14:textId="03C95C58" w:rsidR="001F6BA6" w:rsidRPr="000C5F25" w:rsidRDefault="00000000" w:rsidP="007C03E6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="001F6BA6" w:rsidRPr="000C5F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PERHATIAN</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6BA6" w:rsidRPr="000C5F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22A7A3B9" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRPr="006A0B6A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
+    <w:p w14:paraId="25520996" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00EE719D" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597F47C4" w14:textId="5FC98EB6" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagi nilaian harta simati yang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kurang daripada RM </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>00,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permohonan hendaklah didaftarkan di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Mahkamah Rendah Syariah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bagi nilaian harta simati yang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">melebihi daripada RM </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>300,000.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hendaklah didaftarkan di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Mahkamah Tinggi Syariah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574691EA" w14:textId="4C5E5212" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila sediakan dokumen-dokumen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>sebelum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pendaftaran</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permohonan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4958905B" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pendaftaran </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permohonan akan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>ditangguhkan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sehingga semua dokumen berkaitan disediakan dengan lengkap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A6BE6F" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekiranya terdapat sebarang pertanyaan berkenaan penyediaan permohonan ataupun dokumen-dokumen yang diperlukan, sila hadir ke kaunter Mahkamah Daerah ataupun berhubung terus melalui telefon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E49E30" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="004A03E4" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setiap </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Permohonan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>hendaklah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> didaftarkan oleh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Peguam Syarie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang telah dilantik sahaja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05956691" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="0095111F" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salinan dokumen bertanda (*) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hendaklah </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>disahkan benar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh jabatan yang mengeluarkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8C74F5" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="0095111F" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Setiap borang permohonan hendaklah diisi dengan kemas, jelas dan mudah untuk di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>baca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C37FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D60C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(TULISAN BERTAIP ADALAH DIGALAKKAN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6FC241" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="0095111F" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Setiap salinan dokumen hendaklah disediakan dengan kertas bersaiz A4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7C1CFF" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="0095111F" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salinan Dokumen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>PERLU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ditambah mengikut bilangan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>sekiranya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pihak-pihak melebihi daripada  seorang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>. (jika berkaitan sahaja).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10710CE6" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="0095111F" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penggunaan cecair pemadam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(liquid paper)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adalah </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>dilarang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551E93DE" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67390574" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5209A37C" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430F700F" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C66330B" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FF339E" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D74B45" w14:textId="798C5D10" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DB243A" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43872716" w14:textId="59D2520D" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2090"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A2A23F" w14:textId="77777777" w:rsidR="007C03E6" w:rsidRDefault="007C03E6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2090"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1199602B" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>BAYARAN PENDAFTARAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440B131C" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C637EA9" wp14:editId="1B01858F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="784F0B9C" wp14:editId="0B7D5995">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-473075</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>99695</wp:posOffset>
+                  <wp:posOffset>146685</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6700520" cy="3767455"/>
-                <wp:effectExtent l="12700" t="10160" r="11430" b="13335"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Rectangle 2"/>
+                <wp:docPr id="1343527902" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6700520" cy="3767455"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5B01D6FA" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.25pt;margin-top:7.85pt;width:527.6pt;height:296.65pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVkXlIgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sll92o6WrVpQhp&#10;gRULH+A6TmLheMzYbVq+fsdOt3SBJ4QfLI9nfHzmzMzy5tAZtlfoNdiSj0c5Z8pKqLRtSv7t6+bN&#10;FWc+CFsJA1aV/Kg8v1m9frXsXaEm0IKpFDICsb7oXcnbEFyRZV62qhN+BE5ZctaAnQhkYpNVKHpC&#10;70w2yfN51gNWDkEq7+n2bnDyVcKvayXD57r2KjBTcuIW0o5p38Y9Wy1F0aBwrZYnGuIfWHRCW/r0&#10;DHUngmA71H9AdVoieKjDSEKXQV1rqVIOlM04/y2bx1Y4lXIhcbw7y+T/H6z8tH9Apiuq3ZwzKzqq&#10;0RdSTdjGKDaJ+vTOFxT26B4wZujdPcjvnllYtxSlbhGhb5WoiNU4xmcvHkTD01O27T9CRehiFyBJ&#10;daixi4AkAjukihzPFVGHwCRdzhd5PptQ4ST53i7mi+lslv4QxfNzhz68V9CxeCg5EvkEL/b3PkQ6&#10;ongOSfTB6GqjjUkGNtu1QbYX1B6btE7o/jLMWNaX/Ho2mSXkFz5/CZGn9TeITgfqc6O7kl+dg0QR&#10;dXtnq9SFQWgznImysScho3ZDDbZQHUlHhKGJaejo0AL+5KynBi65/7ETqDgzHyzV4no8ncaOT8Z0&#10;togq4qVne+kRVhJUyQNnw3EdhinZOdRNSz+NU+4Wbql+tU7KxtoOrE5kqUmT4KeBilNwaaeoX2O/&#10;egIAAP//AwBQSwMEFAAGAAgAAAAhAJH9+57fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wzAMhu9I/IfISNy2hME+WppOCDQkjlt34eY2oS00TtWkW+HX453gZut99Ppxtp1cJ052CK0nDXdz&#10;BcJS5U1LtYZjsZttQISIZLDzZDV82wDb/Poqw9T4M+3t6RBrwSUUUtTQxNinUoaqsQ7D3PeWOPvw&#10;g8PI61BLM+CZy10nF0qtpMOW+EKDvX1ubPV1GJ2Gsl0c8WdfvCqX7O7j21R8ju8vWt/eTE+PIKKd&#10;4h8MF31Wh5ydSj+SCaLTMFs/LBnlYLkGwUCyUTyUGlYqUSDzTP5/If8FAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAmlZF5SICAAA+BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAkf37nt8AAAAKAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="095DDE52" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:11.55pt;width:21pt;height:15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQDHv5P5&#10;2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tpbCqyNEZTE48tvXgb&#10;2BFQdpawS4v+eseTPX55k/e+ybez69WJxtB5NrBcJKCIa287bgwcy93dBlSIyBZ7z2TgmwJsi+ur&#10;HDPrz7yn0yE2Sko4ZGigjXHItA51Sw7Dwg/Ekn340WEUHBttRzxLuet1miRr7bBjWWhxoOeW6q/D&#10;5AxUXXrEn335mriH3Sq+zeXn9P5izO3N/PQIKtIc/4/hT1/UoRCnyk9sg+qFN/JKNJCulqAkXyfC&#10;lYF7YV3k+tK/+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfnLfkCAIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHv5P52gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E41F2C1" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRPr="006A0B6A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77E8E991" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:right="-518" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>Permohonan dan Afidavit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(RM25.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>/ (RM50.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MTS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D555C0F" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:right="-518" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FFEC1C7" wp14:editId="23FBF039">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62E270FC" wp14:editId="241554CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2886075</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>172720</wp:posOffset>
+                  <wp:posOffset>-8890</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="9525" t="10795" r="9525" b="8255"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Rectangle 11"/>
+                <wp:docPr id="415460040" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2F3863B2" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.25pt;margin-top:13.6pt;width:22.5pt;height:16.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3/JS2HgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUsG3UdLXqUoS0&#10;sCsWPsB1nMbC8Zix27R8PROnLV3gCZEHayYzPj5zZmZxe+gM2yv0GmzFs0nKmbISam23Ff/6Zf1m&#10;xpkPwtbCgFUVPyrPb5evXy16V6ocWjC1QkYg1pe9q3gbgiuTxMtWdcJPwClLwQawE4Fc3CY1ip7Q&#10;O5Pkafo26QFrhyCV9/T3fgzyZcRvGiXDY9N4FZipOHEL8cR4boYzWS5EuUXhWi1PNMQ/sOiEtvTo&#10;BepeBMF2qP+A6rRE8NCEiYQugabRUsUaqJos/a2a51Y4FWshcby7yOT/H6z8tH9CpmvqXcGZFR31&#10;6DOpJuzWKJZlg0C98yXlPbsnHEr07gHkN88srFpKU3eI0LdK1EQr5icvLgyOp6ts03+EmuDFLkDU&#10;6tBgNwCSCuwQW3K8tEQdApP0M58VNwU1TlIoT+cF2cQoEeX5skMf3ivo2GBUHIl7BBf7Bx/G1HNK&#10;JA9G12ttTHRwu1kZZHtB07GO3wndX6cZy/qKz4u8iMgvYv4aIo3f3yA6HWjMje4qPrskiXJQ7Z2t&#10;4xAGoc1oU3XGUpFn5cYObKA+kooI4wzTzpHRAv7grKf5rbj/vhOoODMfLHVink2nw8BHZ1rc5OTg&#10;dWRzHRFWElTFA2ejuQrjkuwc6m1LL2Wxdgt31L1GR2UHfiOrE1ma0dib0z4NS3Dtx6xfW7/8CQAA&#10;//8DAFBLAwQUAAYACAAAACEAYLEG6t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkbiwhdIN2dScEGhLHrbtwc5usLTRJ1aRb4ekJp3G0/en39+eb2fTspEffOYtwvxDAtK2d&#10;6myDcCi3d0/AfCCrqHdWI3xrD5vi+iqnTLmz3enTPjQshlifEUIbwpBx7utWG/ILN2gbb0c3Ggpx&#10;HBuuRjrHcNNzKcSKG+ps/NDSoF9aXX/tJ4NQdfJAP7vyTZh0+xDe5/Jz+nhFvL2Zn9fAgp7DBYY/&#10;/agORXSq3GSVZz1CskyWEUWQjxJYBJI0jYsKYSUk8CLn/xsUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQB3/JS2HgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBgsQbq3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="573048EB" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:-.7pt;width:21pt;height:15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQCxWgTU&#10;2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrsBRSHEqRCoSBzb9MJt&#10;Ey9JILaj2GkDX89yosenWc28LbaLHcSJptB7p2GzViDINd70rtVwrHarDESI6AwO3pGGbwqwLa+v&#10;CsyNP7s9nQ6xFVziQo4auhjHXMrQdGQxrP1IjrMPP1mMjFMrzYRnLreDTJRKpcXe8UKHIz131Hwd&#10;Zquh7pMj/uyrV2Ufdnfxbak+5/cXrW9vlqdHEJGW+H8Mf/qsDiU71X52JoiBOeNXoobV5h4E56li&#10;rjUkWQqyLOSlf/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn5y35AgCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsVoE1NsAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tambahan bagi setiap ekshibit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(RM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB97302" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00836306" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5CEBD3" wp14:editId="3B0BEB42">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="616333D5" wp14:editId="35C859C8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-314325</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>172720</wp:posOffset>
+                  <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
+                <wp:extent cx="266700" cy="190500"/>
                 <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Rectangle 3"/>
+                <wp:docPr id="402710708" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="572128D5" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.75pt;margin-top:13.6pt;width:22.5pt;height:16.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBu3O8qHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+3Kxm3VutNpxxDS&#10;AScOfkCWpm1EGgcnW3f8epx0N3bAE6IPkV07X+zvs1fXx96wg0KvwVZ8Osk5U1ZCrW1b8a9ftq8W&#10;nPkgbC0MWFXxR+X59frli9XgSlVAB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGUp2AD2IpCLbVajGAi9&#10;N1mR52+yAbB2CFJ5T39vxyBfJ/ymUTJ8ahqvAjMVp9pCOjGdu3hm65UoWxSu0/JUhviHKnqhLT16&#10;hroVQbA96j+gei0RPDRhIqHPoGm0VKkH6maa/9bNQyecSr0QOd6dafL/D1Z+PNwj0zVpN+PMip40&#10;+kysCdsaxV5HfgbnS0p7cPcYO/TuDuQ3zyxsOspSN4gwdErUVNU05mfPLkTH01W2Gz5ATehiHyBR&#10;dWywj4BEAjsmRR7PiqhjYJJ+Fov51Zx0kxQq8uWc7PiCKJ8uO/ThnYKeRaPiSKUncHG482FMfUpJ&#10;xYPR9VYbkxxsdxuD7CBoOLbpO6H7yzRj2VDx5byYJ+RnMX8JkafvbxC9DjTlRvcVX5yTRBlZe2tr&#10;KlOUQWgz2tSdsScaI3OjAjuoH4lFhHGEaeXI6AB/cDbQ+Fbcf98LVJyZ95aUWE5nszjvyZnNrwpy&#10;8DKyu4wIKwmq4oGz0dyEcUf2DnXb0UvT1LuFG1Kv0YnZqOxY1alYGtGkzWmd4g5c+inr19KvfwIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGh+0WLdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxSB1MKDdlUCFQkjm164ebEJgnE6yh22sDXs5zKcbRPM2/zzex6cbRj6Dwh3CxSEJZq&#10;bzpqEA7lNnkAEaImo3tPFuHbBtgUlxe5zow/0c4e97ERXEIh0whtjEMmZahb63RY+MES3z786HTk&#10;ODbSjPrE5a6XKk1X0umOeKHVg31ubf21nxxC1amD/tmVr6lbb2/j21x+Tu8viNdX89MjiGjneIbh&#10;T5/VoWCnyk9kgugRkuX6jlEEda9AMJAsOVcIq1SBLHL5/4HiFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAG7c7yofAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGh+0WLdAAAACAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="5654E852" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:-.05pt;width:21pt;height:15pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQCNjQ6a&#10;2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWrtBqpoQp0KgInFs00tv&#10;TrwkaeN1FDtt4OtZTnB8mtXM23w7u15ccQydJw2rpQKBVHvbUaPhWO4WGxAhGrKm94QavjDAtri/&#10;y01m/Y32eD3ERnAJhcxoaGMcMilD3aIzYekHJM4+/ehMZBwbaUdz43LXy0SptXSmI15ozYCvLdaX&#10;w+Q0VF1yNN/78l25dPcUP+byPJ3etH58mF+eQUSc498x/OqzOhTsVPmJbBA984ZfiRoWKxAcrxVj&#10;pSFJU5BFLv/rFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn5y35AgCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjY0OmtsAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penyampaian Notis Oleh Mahkamah </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk132610233"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(RM1.00 - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3km </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)*</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DF87F32" w14:textId="02ACBC6B" w:rsidR="00404C8A" w:rsidRPr="005D6FC3" w:rsidRDefault="003B6A48" w:rsidP="00404C8A">
+    <w:p w14:paraId="7B7DD91B" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:right="-518" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>penambahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RM1  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>melebihi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00836306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3km</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FEE8A8" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="003C2650" w:rsidRDefault="006C4876" w:rsidP="006C4876">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:right="-613"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46CFD325" wp14:editId="426DA055">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62291A9B" wp14:editId="5DEE9B0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2886075</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>291465</wp:posOffset>
+                  <wp:posOffset>62230</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Rectangle 12"/>
+                <wp:docPr id="997011829" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4D93BA88" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.25pt;margin-top:22.95pt;width:22.5pt;height:16.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTzQjFHwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo2DZqulp1KUJa&#10;YMXCB7iOk1j4xthtunw9Y6dbusATIg/WTGZ8PHPOzOr6qBU5CPDSmoYWs5wSYbhtpekb+vXL9tWC&#10;Eh+YaZmyRjT0UXh6vX75YjW6WpR2sKoVQBDE+Hp0DR1CcHWWeT4IzfzMOmEw2FnQLKALfdYCGxFd&#10;q6zM8zfZaKF1YLnwHv/eTkG6TvhdJ3j41HVeBKIairWFdEI6d/HM1itW98DcIPmpDPYPVWgmDT56&#10;hrplgZE9yD+gtORgve3CjFud2a6TXKQesJsi/62bh4E5kXpBcrw70+T/Hyz/eLgHIlvU7jUlhmnU&#10;6DOyxkyvBCnKSNDofI15D+4eYove3Vn+zRNjNwOmiRsAOw6CtVhWEfOzZxei4/Eq2Y0fbIvwbB9s&#10;4urYgY6AyAI5Jkkez5KIYyAcf5aL6qpC4TiGynxZoR1fYPXTZQc+vBNWk2g0FLD2BM4Odz5MqU8p&#10;qXirZLuVSiUH+t1GATkwnI5t+k7o/jJNGTI2dFmVVUJ+FvOXEHn6/gahZcAxV1I3dHFOYnVk7a1p&#10;sUxWBybVZGN3ypxojMxNCuxs+4gsgp1mGHcOjcHCD0pGnN+G+u97BoIS9d6gEstiPo8Dn5x5dVWi&#10;A5eR3WWEGY5QDQ2UTOYmTEuydyD7AV8qUu/G3qB6nUzMRmWnqk7F4owmbU77FJfg0k9Zv7Z+/RMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAGd8RfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAM&#10;hu9I/IfISNxYyuhgKU0nBBoSx627cHMb0xaapGrSrfDr8U5w88ej14/zzWx7caQxdN5puF0kIMjV&#10;3nSu0XAotzdrECGiM9h7Rxq+KcCmuLzIMTP+5HZ03MdGcIgLGWpoYxwyKUPdksWw8AM53n340WLk&#10;dmykGfHE4baXyyS5lxY7xxdaHOi5pfprP1kNVbc84M+ufE2s2t7Ft7n8nN5ftL6+mp8eQUSa4x8M&#10;Z31Wh4KdKj85E0SvIV2lK0bPhQLBQKoUDyoND2sFssjl/w+KXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCTzQjFHwIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQABnfEX3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="51D7DD92" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:4.9pt;width:21pt;height:15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQBNAvwO&#10;2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE0rVW2IUyFQkTi26YXb&#10;Jl6SQLyOYqcNfD3LCY5Ps5p9k+9m36szjbELbOF+YUAR18F13Fg4lfu7DaiYkB32gcnCF0XYFddX&#10;OWYuXPhA52NqlJRwzNBCm9KQaR3rljzGRRiIJXsPo8ckODbajXiRct/rpTFr7bFj+dDiQE8t1Z/H&#10;yVuouuUJvw/li/Hb/Sq9zuXH9PZs7e3N/PgAKtGc/o7hV1/UoRCnKkzsouqFNzIlWdjKAInXRrCy&#10;sBLWRa7/6xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+ct+QIAgAAFQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE0C/A7ZAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permohonan Interlokutori – Luar Bidangkuasa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3034A5" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="003C2650" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(Jika Perlu RM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>/ (RM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MTS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37607FF3" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="003C2650" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DE415F3" wp14:editId="240D243A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25BF2D66" wp14:editId="323D5635">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-314325</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>291465</wp:posOffset>
+                  <wp:posOffset>60960</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Rectangle 4"/>
+                <wp:docPr id="735500887" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="336ACE08" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.75pt;margin-top:22.95pt;width:22.5pt;height:16.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAii9/wHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjlq1R02nqKEIa&#10;bGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8OfSa7SV6ZU3Fp5OcM2mErZVpK/71y+bN&#10;NWc+gKlBWyMrfpSe36xev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zor8vxtNlisHVohvae/d2OQrxJ+00gRHprGy8B0xam2kE5M5zae2WoJZYvgOiVOZcA/VNGDMvTo&#10;GeoOArAdqj+geiXQetuEibB9ZptGCZl6oG6m+W/dPHXgZOqFyPHuTJP/f7Di0/4RmapJu4IzAz1p&#10;9JlYA9NqyWaRn8H5ktKe3CPGDr27t+KbZ8auO8qSt4h26CTUVNU05mcvLkTH01W2HT7amtBhF2yi&#10;6tBgHwGJBHZIihzPishDYIJ+FtfzqznpJihU5Is52fEFKJ8vO/ThvbQ9i0bFkUpP4LC/92FMfU5J&#10;xVut6o3SOjnYbtca2R5oODbpO6H7yzRt2FDxxbyYJ+QXMX8JkafvbxC9CjTlWvUVvz4nQRlZe2dq&#10;KhPKAEqPNnWnzYnGyNyowNbWR2IR7TjCtHJkdBZ/cDbQ+Fbcf98BSs70B0NKLKazWZz35MzmVwU5&#10;eBnZXkbACIKqeOBsNNdh3JGdQ9V29NI09W7sLanXqMRsVHas6lQsjWjS5rROcQcu/ZT1a+lXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAN/+487eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHiji5VqoSyN0dTEY0sv3hZ2BCo7S9ilRX+940mPL/PlvW/y7Wx7ccbRd44U3C1iEEi1&#10;Mx01Co7lLlqD8EGT0b0jVPCFHrbF9VWuM+MutMfzITSCS8hnWkEbwpBJ6esWrfYLNyDx7cONVgeO&#10;YyPNqC9cbnu5jOMHaXVHvNDqAZ9brD8Pk1VQdcuj/t6Xr7FNd/fhbS5P0/uLUrc389MGRMA5/MHw&#10;q8/qULBT5SYyXvQKoiRdMaogWaUgGIgSzpWCx3UKssjl/weKHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAii9/wHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDf/uPO3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="04A1D260" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:4.8pt;width:21pt;height:15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQCtzxOc&#10;2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4ttQlpkaYymJh5bevE2&#10;sFOgsrOEXVr01zue9PjlTd77Jt/OrlcXGkPn2cDjIgFFXHvbcWPgWO4e1qBCRLbYeyYDXxRgW9ze&#10;5JhZf+U9XQ6xUVLCIUMDbYxDpnWoW3IYFn4gluzkR4dRcGy0HfEq5a7XyyRJtcOOZaHFgV5aqj8P&#10;kzNQdcsjfu/Lt8Rtdqv4Ppfn6ePVmPu7+fkJVKQ5/h3Dr76oQyFOlZ/YBtULr+WVaGCTgpI4TQQr&#10;AythXeT6v37xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+ct+QIAgAAFQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK3PE5zZAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00404C8A" w:rsidRPr="006A0B6A">
-[...25 lines deleted...]
-        <w:t>Mutaah/Nafkah Isteri/Eddah (1,3,4,7,12)</w:t>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permohonan Interlokutori – Penyampaian Saman Ganti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213492C2" w14:textId="780CA22A" w:rsidR="00404C8A" w:rsidRPr="005D6FC3" w:rsidRDefault="003B6A48" w:rsidP="00404C8A">
+    <w:p w14:paraId="0C19573C" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00DE5F21" w:rsidRDefault="006C4876" w:rsidP="006C4876">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:right="-613"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222AC726" wp14:editId="70188754">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7620F2E9" wp14:editId="6913D5AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2886075</wp:posOffset>
+                  <wp:posOffset>120650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>295910</wp:posOffset>
+                  <wp:posOffset>225425</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="10160" r="9525" b="8890"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 13"/>
+                <wp:docPr id="1288540708" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
-[...95 lines deleted...]
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7C39772D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.75pt;margin-top:23.3pt;width:22.5pt;height:16.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+temFHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjhq1R02nqKEIa&#10;bGLwA1zHaSwcnzm7Tcuv5+x0pQOeEHmw7nLnz999d7e4OfSG7RV6Dbbm00nOmbISGm23Nf/6Zf3m&#10;mjMfhG2EAatqflSe3yxfv1oMrlIFdGAahYxArK8GV/MuBFdlmZed6oWfgFOWgi1gLwK5uM0aFAOh&#10;9yYr8vxtNgA2DkEq7+nv3Rjky4TftkqGh7b1KjBTc+IW0onp3MQzWy5EtUXhOi1PNMQ/sOiFtvTo&#10;GepOBMF2qP+A6rVE8NCGiYQ+g7bVUqUaqJpp/ls1T51wKtVC4nh3lsn/P1j5af+ITDfUO5LHip56&#10;9JlUE3ZrFCujPoPzFaU9uUeMFXp3D/KbZxZWHWWpW0QYOiUaYjWN+dmLC9HxdJVtho/QELrYBUhS&#10;HVrsIyCJwA6pI8dzR9QhMEk/i+vyqiRikkJFPi/Jji+I6vmyQx/eK+hZNGqORD2Bi/29D2Pqc0oi&#10;D0Y3a21McnC7WRlke0HDsU7fCd1fphnLhprPy6JMyC9i/hIiT9/fIHodaMqN7mt+fU4SVVTtnW2I&#10;pqiC0Ga0qTpjTzJG5cYObKA5kooI4wjTypHRAf7gbKDxrbn/vhOoODMfLHViPp3N4rwnZ1ZeFeTg&#10;ZWRzGRFWElTNA2ejuQrjjuwc6m1HL01T7RZuqXutTsrGzo6sTmRpRFNvTusUd+DST1m/ln75EwAA&#10;//8DAFBLAwQUAAYACAAAACEAF+T3Rd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeKOLFVGQoTGamnhs6cXbwq6AsrOEXVr01zue6vFlvrz3TbFZ7CCOZvK9I4SbVQzCUON0&#10;Ty3CodpGDyB8UKTV4MggfBsPm/LyolC5difameM+tIJLyOcKoQthzKX0TWes8is3GuLbh5usChyn&#10;VupJnbjcDnIdx6m0qide6NRonjvTfO1ni1D364P62VWvsc22t+FtqT7n9xfE66vl6RFEMEs4w/Cn&#10;z+pQslPtZtJeDAhRkt0xipCkKQgGooRzjXCfpSDLQv5/oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAvrXphR4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAF+T3Rd0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="3132E6F4" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.5pt;margin-top:17.75pt;width:21pt;height:15pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQAt2/EF&#10;2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvk3iHyEjctnSbNrHSdEKgIXHcugs3&#10;tzFtoXGqJt0KT485wcn69Fu/P2f7yXXqQkNoPRtYLhJQxJW3LdcGzsVhfg8qRGSLnWcy8EUB9vnN&#10;LMPU+isf6XKKtZISDikaaGLsU61D1ZDDsPA9sWTvfnAYBYda2wGvUu46vUqSrXbYslxosKenhqrP&#10;0+gMlO3qjN/H4iVxu8M6vk7Fx/j2bMzd7fT4ACrSFP+W4Vdf1CEXp9KPbIPqhHfySjSw3mxASb5d&#10;CpcyhXWe6f/++Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn5y35AgCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdvxBdsAAAAHAQAA&#10;DwAAAAAAAAAAAAAAAABiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00404C8A" w:rsidRPr="005D6FC3">
-[...8 lines deleted...]
-        <w:t>Perubahan/Penguatkuasaan Perintah (1,3,4,7,12)</w:t>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(Jika Perlu RM1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MRS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>/ (RM10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MTS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EEDE09" w14:textId="353F00B9" w:rsidR="00404C8A" w:rsidRPr="005D6FC3" w:rsidRDefault="003B6A48" w:rsidP="00404C8A">
+    <w:p w14:paraId="433456FD" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00DE5F21" w:rsidRDefault="006C4876" w:rsidP="006C4876">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:right="-613"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perintah Interlokutori </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(bagi setiap perintah interlokutori yang dikeluarkan)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F9F89C" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00DE5F21" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="ms-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E06232B" wp14:editId="4200D6D8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F8F93B" wp14:editId="427E2CCB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2886075</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>300355</wp:posOffset>
+                  <wp:posOffset>226060</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="12700" r="9525" b="6350"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 14"/>
+                <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="750AFFBD" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:227.25pt;margin-top:23.65pt;width:22.5pt;height:16.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoOozqHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUsNuo6WrVpQhp&#10;YVcsfIDrOImFb4zdpuXrGTvd0gWeEHmwZjLj45lzZpY3B63IXoCX1jS0mOWUCMNtK03f0K9fNm+u&#10;KfGBmZYpa0RDj8LTm9XrV8vR1aK0g1WtAIIgxteja+gQgquzzPNBaOZn1gmDwc6CZgFd6LMW2Ijo&#10;WmVlnr/NRgutA8uF9/j3bgrSVcLvOsHDQ9d5EYhqKNYW0gnp3MYzWy1Z3QNzg+SnMtg/VKGZNPjo&#10;GeqOBUZ2IP+A0pKD9bYLM251ZrtOcpF6wG6K/LdungbmROoFyfHuTJP/f7D80/4RiGwbuqDEMI0S&#10;fUbSmOmVIMU88jM6X2Pak3uE2KF395Z/88TY9YBp4hbAjoNgLVZVxPzsxYXoeLxKtuNH2yI82wWb&#10;qDp0oCMgkkAOSZHjWRFxCITjz/K6uqpQN46hMl9UaMcXWP182YEP74XVJBoNBaw9gbP9vQ9T6nNK&#10;Kt4q2W6kUsmBfrtWQPYMh2OTvhO6v0xThoxIT1VWCflFzF9C5On7G4SWAadcSd3Q63MSqyNr70yL&#10;ZbI6MKkmG7tT5kRjZG5SYGvbI7IIdhphXDk0Bgs/KBlxfBvqv+8YCErUB4NKLIr5PM57cubVVYkO&#10;XEa2lxFmOEI1NFAymesw7cjOgewHfKlIvRt7i+p1MjEblZ2qOhWLI5q0Oa1T3IFLP2X9WvrVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANPpi+DeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQ&#10;hu8m/ofNmHizi4VqoSyN0dTEY0sv3gZ2BCq7S9ilRX+940lv8/HknWfy7Wx6cabRd84quF9EIMjW&#10;Tne2UXAsd3drED6g1dg7Swq+yMO2uL7KMdPuYvd0PoRGcIj1GSpoQxgyKX3dkkG/cANZ3n240WDg&#10;dmykHvHC4aaXyyh6kAY7yxdaHOi5pfrzMBkFVbc84ve+fI1MuovD21yepvcXpW5v5qcNiEBz+IPh&#10;V5/VoWCnyk1We9ErSFbJilEuHmMQDCRpyoNKwTqKQRa5/P9B8QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBoOozqHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDT6Yvg3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="1405BA10" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:17.8pt;width:21pt;height:15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQDipukG&#10;2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLGUT1dY1nRBoSBy37sLN&#10;bUxbaJyqSbfC02NOcLI+/dbvz/ludr060xg6zwbuFwko4trbjhsDp3J/twYVIrLF3jMZ+KIAu+L6&#10;KsfM+gsf6HyMjZISDhkaaGMcMq1D3ZLDsPADsWTvfnQYBcdG2xEvUu56vUySVDvsWC60ONBTS/Xn&#10;cXIGqm55wu9D+ZK4zX4VX+fyY3p7Nub2Zn7cgoo0x79l+NUXdSjEqfIT26B64bW8Eg2sHlJQkqeJ&#10;cCVTWBe5/u9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfnLfkCAIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDipukG2gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(RM5.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>/ (RM10.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MTS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C34434" w14:textId="77777777" w:rsidR="006C4876" w:rsidRPr="00D30DF9" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perintah/ Penghakiman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(RM13.00)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MRS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>/(RM25.00)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(MTS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-MY"/>
+          <w:lang w:val="ms-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C7FD415" wp14:editId="47297A96">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D8931D9" wp14:editId="134A4453">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-314325</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>300355</wp:posOffset>
+                  <wp:posOffset>331470</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="285750" cy="209550"/>
-                <wp:effectExtent l="9525" t="12700" r="9525" b="6350"/>
+                <wp:extent cx="266700" cy="190500"/>
+                <wp:effectExtent l="9525" t="10795" r="9525" b="8255"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Rectangle 6"/>
+                <wp:docPr id="87257185" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="285750" cy="209550"/>
+                          <a:ext cx="266700" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="12E4E1E0" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-24.75pt;margin-top:23.65pt;width:22.5pt;height:16.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxrbU7HgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjdlujptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSa7SV6ZU3Fp5OcM2mErZVpK/71y+bN&#10;DWc+gKlBWyMrfpSe365ev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zor8vwqGyzWDq2Q3tPf+zHIVwm/aaQIn5rGy8B0xam2kE5M5zae2WoJZYvgOiVOZcA/VNGDMvTo&#10;GeoeArAdqj+geiXQetuEibB9ZptGCZl6oG6m+W/dPHXgZOqFyPHuTJP/f7Di4/4RmaorTkIZ6Emi&#10;z0QamFZLdhXpGZwvKevJPWJs0LsHK755Zuy6oyx5h2iHTkJNRU1jfvbiQnQ8XWXb4YOtCR12wSam&#10;Dg32EZA4YIckyPEsiDwEJuhncTO/npNsgkJFvpiTHV+A8vmyQx/eSduzaFQcqfQEDvsHH8bU55RU&#10;vNWq3iitk4Ptdq2R7YFmY5O+E7q/TNOGDRVfzIt5Qn4R85cQefr+BtGrQEOuVU8sn5OgjKy9NTWV&#10;CWUApUebutPmRGNkblRga+sjsYh2nGDaODI6iz84G2h6K+6/7wAlZ/q9ISUW09ksjntyZvPrghy8&#10;jGwvI2AEQVU8cDaa6zCuyM6hajt6aZp6N/aO1GtUYjYqO1Z1KpYmNGlz2qa4Apd+yvq186ufAAAA&#10;//8DAFBLAwQUAAYACAAAACEAiJugHd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeKOLBbWlDI3R1MRjSy/eBnYEKrtL2KVFf73rSY8v8+W9b/LtrHtx5tF11iDcLWIQbGqr&#10;OtMgHMtdtALhPBlFvTWM8MUOtsX1VU6Zshez5/PBNyKUGJcRQuv9kEnp6pY1uYUd2ITbhx01+RDH&#10;RqqRLqFc93IZxw9SU2fCQksDP7dcfx4mjVB1yyN978vXWK93iX+by9P0/oJ4ezM/bUB4nv0fDL/6&#10;QR2K4FTZySgneoQoXd8HFCF9TEAEIEpDrhBWcQKyyOX/B4ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPGttTseAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIiboB3eAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="04460850" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:9pt;margin-top:26.1pt;width:21pt;height:15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfnLfkCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkrQx4hRFugwD&#10;ugvQ7QMUWbaFyaJGKXGyrx8lp2l2eRqmB4EUqSPy8Gh1d+wNOyj0GmzFi0nOmbISam3bin/9sn1z&#10;y5kPwtbCgFUVPynP79avX60GV6opdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5NN83yRDYC1Q5DKezp9GIN8nfCbRsnwqWm8CsxUnGoLace07+KerVeibFG4TstzGeIfquiFtvTo&#10;BepBBMH2qP+A6rVE8NCEiYQ+g6bRUqUeqJsi/62bp044lXohcry70OT/H6z8eHhynzGW7t0jyG+e&#10;Wdh0wrbqHhGGTomanisiUdngfHm5EB1PV9lu+AA1jVbsAyQOjg32EZC6Y8dE9elCtToGJulwuljc&#10;5DQQSaFimc/Jji+I8vmyQx/eKehZNCqONMkELg6PPoypzympeDC63mpjkoPtbmOQHQRNfZvWGd1f&#10;pxnLhoov59N5Qv4l5q8h8rT+BtHrQPI1uq/47SVJlJG1t7ZO4gpCm9Gm7ow90xiZiyL15Q7qE7GI&#10;MGqT/hIZHeAPzgbSZcX9971AxZl5b2kSy2I2i0JOzmx+MyUHryO764iwkqAqHjgbzU0Yxb93qNuO&#10;XipS7xbuaXqNTsy+VHUulrSXZnP+J1Hc137KevnN658AAAD//wMAUEsDBBQABgAIAAAAIQAoD+K9&#10;2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4sYG0SWxmhq4rGlF28D&#10;OwLKzhJ2adFf73iyxy9v8t43xWZxgzrSFHrPBm5XCSjixtueWwOHanuTgQoR2eLgmQx8U4BNeXlR&#10;YG79iXd03MdWSQmHHA10MY651qHpyGFY+ZFYsg8/OYyCU6vthCcpd4NOk2StHfYsCx2O9NxR87Wf&#10;nYG6Tw/4s6teE/ewvYtvS/U5v78Yc321PD2CirTE/2P40xd1KMWp9jPboAbhTF6JBu7TFJTk60S4&#10;NpAJ67LQ5/7lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfnLfkCAIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoD+K92gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00404C8A" w:rsidRPr="005D6FC3">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8FCFF" w14:textId="7FABE45F" w:rsidR="00404C8A" w:rsidRPr="005D6FC3" w:rsidRDefault="003B6A48" w:rsidP="00404C8A">
-[...3 lines deleted...]
-        <w:ind w:left="-567" w:right="-613"/>
+    <w:p w14:paraId="6ADA2C20" w14:textId="2EB98230" w:rsidR="001F6BA6" w:rsidRPr="006C4876" w:rsidRDefault="006C4876" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...632 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk132610329"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Wakalah setiap seorang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(RM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30DF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...68 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>0.00)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="205"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="741"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00404C8A" w:rsidRPr="0044358E" w14:paraId="34DE2BDD" w14:textId="77777777" w:rsidTr="008D55BA">
+      <w:tr w:rsidR="006C4876" w14:paraId="2283CDAE" w14:textId="77777777" w:rsidTr="007E2E40">
+        <w:trPr>
+          <w:trHeight w:val="917"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="741" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="771EA85B" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRPr="0044358E" w:rsidRDefault="00404C8A" w:rsidP="008D55BA">
-[...2 lines deleted...]
-              <w:ind w:left="-77" w:right="-108"/>
+          <w:p w14:paraId="540E03A5" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>No.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>WAKTU PENDAFTARAN &amp; PEMBAYARAN</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="38AEBC8A" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>MAHKAMAH RENDAH SYARIAH / MAHKAMAH TINGGI SYARIAH</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4876" w14:paraId="184535BB" w14:textId="77777777" w:rsidTr="007E2E40">
+        <w:trPr>
+          <w:trHeight w:val="2050"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2D8FFC" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRPr="0044358E" w:rsidRDefault="00404C8A" w:rsidP="008D55BA">
+          <w:p w14:paraId="357653FE" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>ISNIN - KHAMIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17811191" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:ind w:left="-108" w:right="-108"/>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sesi 1 :   8.00 Pagi – 12.30 Tengah hari</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8B966E" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sesi 2 :   2.00 Petang – 3.00 Petang</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F16E0FC" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BC21A62" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Bil.</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>JUMAAT</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="507AFEBD" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sesi 1 :   8.00 Pagi – 11.30 Pagi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198B6A09" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sesi 2 :   2.00 Petang – 3.00 Petang</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146F98CA" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4876" w14:paraId="393F3881" w14:textId="77777777" w:rsidTr="007E2E40">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64F9AA29" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRPr="0044358E" w:rsidRDefault="00404C8A" w:rsidP="008D55BA">
-[...2 lines deleted...]
-              <w:ind w:left="-108" w:right="-109"/>
+          <w:p w14:paraId="322B1130" w14:textId="77777777" w:rsidR="006C4876" w:rsidRDefault="006C4876" w:rsidP="007E2E40">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Jenis Dokumen</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>NOTA : SILA HADIR 30 MINIT SEBELUM WAKTU BAYARAN DITUTUP</w:t>
             </w:r>
-          </w:p>
-[...873 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05EDCDF1" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
-[...2 lines deleted...]
-        <w:ind w:left="-207" w:right="-613"/>
+    <w:p w14:paraId="4F56C89D" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5B002F" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7122DA0C" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Untuk kegunaan pejabat sahaja </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F025964" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
-[...2 lines deleted...]
-        <w:ind w:left="-207" w:right="-613"/>
+    <w:p w14:paraId="6113E96E" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="682C05B3" w14:textId="77777777" w:rsidR="00404C8A" w:rsidRDefault="00404C8A" w:rsidP="00404C8A">
-[...85 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="53EF1087" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: tandakan ( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FC"/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) pada petak berkenaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001E6B1B">
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>dokumen yang diterima daripada pelanggan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1559F6A5" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3757C520" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D322468" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="5040" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Disemak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FB588F">
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>…………….…..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AB8412" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tarikh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F67BA9" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF2C30F" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F31E6EC" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7874C8B8" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="001F6BA6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E6B1B">
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Disahkan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FB588F">
+          <w:iCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>…………….…..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334524A5" w14:textId="77777777" w:rsidR="001F6BA6" w:rsidRPr="00A45038" w:rsidRDefault="001F6BA6" w:rsidP="006C4876">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="4320" w:firstLineChars="0" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>DI SABAH</w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Tarikh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2398BEC6" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="001E6B1B" w:rsidRDefault="00027B5C" w:rsidP="00FB588F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E06EB29" w14:textId="6FE85E3F" w:rsidR="001F6BA6" w:rsidRDefault="001F6BA6" w:rsidP="006C4876">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2090"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5996375D" w14:textId="06DB00B9" w:rsidR="00194D37" w:rsidRDefault="00194D37" w:rsidP="00194D37">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001E6B1B">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FB588F">
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5328A6DC" wp14:editId="1F728167">
+            <wp:extent cx="622300" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="7" name="Picture 7" descr="Logo&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="Logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="622300" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D6C4C5" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00194D37">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...59 lines deleted...]
-          <w:lang w:bidi="ar-AE"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...5249 lines deleted...]
-        <w:tblW w:w="9648" w:type="dxa"/>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblInd w:w="288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="540"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="828"/>
+        <w:gridCol w:w="9000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00027B5C" w:rsidRPr="00102A91" w14:paraId="266588AE" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="7474B321" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="512"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="9000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616B3F9A" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="3447BF8A" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>BORANG MAKLUMAT DIRI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8BE248" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>No</w:t>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>(maklumat ini perlu dilengkapkan bersama borang permohonan)</w:t>
             </w:r>
-            <w:r>
-[...627 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F435015" w14:textId="77777777" w:rsidR="00E57D01" w:rsidRDefault="00E57D01" w:rsidP="00E57D01">
-[...220 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="3C220305" w14:textId="26837808" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Untuk diisi oleh Pemohon. Sila isi dengan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>HURUF BESAR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9648" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="79"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="485"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="828"/>
+        <w:gridCol w:w="1391"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="590"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00027B5C" w:rsidRPr="00102A91" w14:paraId="0E22E8C3" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="4CA988EC" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="512"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="5630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7094FF07" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="7FDA9C0C" w14:textId="03BB8F71" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>No</w:t>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>PEMOHON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0897FF" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="00A17246" w14:textId="1D0C933B" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>Hubungan</w:t>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="0083544E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>SIMATI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00102A91">
-[...33 lines deleted...]
-              <w:t>imati</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="2E92D323" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF6A6FF" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Nama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABC2D3D" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77713ABB" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502065D6" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...80 lines deleted...]
-              <w:t>diketahui/ghaib</w:t>
+          <w:p w14:paraId="4DE71DAE" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Nama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05EF9312" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...16 lines deleted...]
-              <w:t>(jika</w:t>
+          <w:p w14:paraId="366A7EE4" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="5FC20B56" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BAA52E" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>No. Kad Pengenalan</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...81 lines deleted...]
-              <w:t>mati</w:t>
+          </w:p>
+          <w:p w14:paraId="005FA9C9" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71012FDA" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>(Sila isi salah satu yang berkenaan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCCF6BF" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="5595A200" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>Ex.</w:t>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Baru        :</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="6874C020" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>1</w:t>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Lama       :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ABB05B3" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="61FB7B91" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tentera / Polis   :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C051C1" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pasport   :</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D67912" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...15 lines deleted...]
-              <w:t>Bapa</w:t>
+          <w:p w14:paraId="780D180D" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>No. Kad Pengenalan</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...29 lines deleted...]
-              <w:t>Simati</w:t>
+          </w:p>
+          <w:p w14:paraId="29609ABE" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A1D33C7" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>(Sila isi salah satu yang berkenaan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EF8799" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="4D584171" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Baru        :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD37879" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Lama       :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C18D6D" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tentera / Polis   :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505B75C6" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pasport   :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="603BB68C" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="820"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3239DD5A" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Alamat untuk dihubungi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9913F6" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="70ED89E1" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419F8B53" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63CF61D1" w14:textId="5F0B6DD1" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="0083544E" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tarikh Kematian</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B0C985" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25E86A1E" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027B5C" w:rsidRPr="00102A91" w14:paraId="4E9A22EF" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="567AD9F2" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7474C789" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...17 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="6DD6F4CB" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Poskod</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC7BBA" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...64 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6A7A0B13" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A13445F" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6707D781" w14:textId="69396523" w:rsidR="00194D37" w:rsidRPr="0083544E" w:rsidRDefault="0083544E" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E03B02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Warganegara</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2032B406" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32E35684" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="4147D550" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42080A81" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pekerjaan</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543116E8" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4987DECA" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A489C1E" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7C7AC2BF" w14:textId="6BAA5DA1" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045910CB" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...63 lines deleted...]
-              <w:t>Simati)</w:t>
+          <w:p w14:paraId="0C8E11A6" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="3A065491" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCF26E4" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tarikh Lahir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67E5E21B" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5513E7F2" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79202602" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77B61723" w14:textId="01D6E8A5" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615F12C3" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1FA28CF5" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="7EA0AB48" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE7160B" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Umur</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175F9C62" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F4575E4" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA9DD47" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...48 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26C89A20" w14:textId="2CA7BEDC" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429ABE77" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="78CD7F7C" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="2CAEBA46" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D7F771" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Bangsa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4589B49F" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C3CA7DC" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE305FC" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5E00557F" w14:textId="3A51CB40" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766986A9" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4DDCDA47" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027B5C" w:rsidRPr="00102A91" w14:paraId="7D3FFE96" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="2EE4A2B2" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462CD929" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tempat / Negeri Asal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4193C98B" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA7B68E" w14:textId="70567FEB" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0613565B" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="1CF1609A" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5630" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14426500" w14:textId="4D349620" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maklumat Peguam </w:t>
+            </w:r>
+            <w:r w:rsidR="00E03B02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Pemohon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52297EC6" w14:textId="41764033" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="122179A1" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7313B248" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Tetuan (Alamat)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AB7927" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E53B6E5" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9C2DFB" w14:textId="7089B8AB" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9CD843" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="2030C9D3" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2943CF8F" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>No. Telefon &amp; E-mel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297E7206" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E9182F" w14:textId="6E7E77A6" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7351B244" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="48963E7C" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB6585" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>No. Sijil Beramal &amp; Tarikh Tamat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4239" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523245D4" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DADBDCA" w14:textId="04C0FB24" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4293" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D56DE2D" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="4E9E7820" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E80898" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>Sila tandakan (√) sebagai pilihan hebahan makluman prosiding (mySMS / e-mel)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="7DE845F8" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3073335A" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>No. Telefon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E85C15C" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C57D311" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50491B8D" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FB2CB1D" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2926D7AD" w14:textId="7A6F53D7" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522CCDE8" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE410C1" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17637CEE" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-104" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01165455" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...16 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="5EBC6E81" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:right="-104" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00194D37" w:rsidRPr="00A45038" w14:paraId="3F4B2BD8" w14:textId="77777777" w:rsidTr="00274EE1">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D125A4" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45038">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+              <w:t>E-mel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:tcW w:w="3649" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50ADFCF9" w14:textId="77777777" w:rsidR="00527ECD" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...64 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3C9DE9CF" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCEA9DC" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="111F6CE3" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C573437" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DA10D43" w14:textId="1BF04F0D" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="3753" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787AECE8" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2686CA83" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDF72B3" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C13D125" w14:textId="77777777" w:rsidR="00194D37" w:rsidRPr="00A45038" w:rsidRDefault="00194D37" w:rsidP="00274EE1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:textDirection w:val="lrTb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027B5C" w:rsidRPr="00102A91" w14:paraId="637CA43C" w14:textId="77777777" w:rsidTr="004B5145">
+    </w:tbl>
+    <w:p w14:paraId="5E4B7AA0" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRDefault="00E03B02">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7F64CD" w14:textId="58D77FB7" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BORANG MS 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644AFB97" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA2B802" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENAKMEN TATACARA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MAHKAMAH SYARIAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C79EAA3" w14:textId="6CAB42E0" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00E617E7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NEGERI SABAH 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2B34C0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709372CD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subseksyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13(1))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A8267F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D9B213" w14:textId="4109D3EF" w:rsidR="002A6D64" w:rsidRDefault="003161C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NOTIS PERMOHONAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9157DE" w14:textId="31C94CD0" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00297419" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PERLANTIKAN PENTADBIR</w:t>
+      </w:r>
+      <w:r w:rsidR="00E617E7" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HARTA PUSAKA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E4DF1A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4FC13C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DI DALAM MAHKAMAH *TINGGI/ RENDAH SYARIAH DI …………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B4FE01" w14:textId="30A3E3D7" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DI NEGERI </w:t>
+      </w:r>
+      <w:r w:rsidR="00E617E7" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SABAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678132B8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6283AC2F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PERMOHONAN NO.: ………………………………..……….. TAHUN 20……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70718420" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386DFB2A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E495BAA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………..……………………………. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PEMOHON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4E7EB3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(*NO. K/P/ PASPORT: …………………………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515F48E8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C460462" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052315A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perhatian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bahawa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E021FF4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dinamakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>memohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Tinggi/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rendah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Syariah di …………..………..…..……….. pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  …………………… pada …………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>haribulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………….. 20 …….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pukul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pagi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>petang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mendapatkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>suatu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bahawa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22909248" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2910F66F" w14:textId="424BC763" w:rsidR="003161C0" w:rsidRDefault="00000000" w:rsidP="003161C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Suatu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>penentuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ahli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>waris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bagi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pusaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bernama </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>………………...……….………</w:t>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……………...</w:t>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC33376" w14:textId="5EB5B999" w:rsidR="003161C0" w:rsidRDefault="00E617E7" w:rsidP="003161C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Penentuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bahagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Faraid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ahli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>waris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>terhadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pusaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504F2DDB" w14:textId="77777777" w:rsidR="00297419" w:rsidRDefault="003161C0" w:rsidP="003161C0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Perlantikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………...……….………………..*No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00297419" w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...................... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pentadbir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pusaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Simati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB3FD67" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lain-lain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>relif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>difikirkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>patut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D0A2C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184C04D7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="003161C0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>alasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dinyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afidavit yang dilampirkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37627131" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D397BB" w14:textId="77777777" w:rsidR="00E617E7" w:rsidRDefault="00E617E7">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569D2A68" w14:textId="055ADCC1" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6670CE2A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A2212A" w14:textId="78B32C87" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E617E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E617E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.………………………………………….…………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DEFE0F" w14:textId="0CC01DC6" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Peguam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Syarie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>bagi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C548F6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628CD218" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F64BC8F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B835500" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRDefault="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D32C28" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BFC70B" w14:textId="041CAE67" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BORANG MS 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7943ADAF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENAKMEN TATACARA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MAHKAMAH SYARIAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346B17B9" w14:textId="0FFF62DE" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="003161C0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NEGERI SABAH 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B79E582" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6662C6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subseksyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 113(1))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E828C3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D708AB9" w14:textId="568571F9" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>AFIDAVIT</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PERMOHONAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0186926F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AC5AC8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DI DALAM MAHKAMAH *TINGGI/ RENDAH SYARIAH DI …………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492375CF" w14:textId="7BAF932E" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DI NEGERI </w:t>
+      </w:r>
+      <w:r w:rsidR="0044600F" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SABAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706B72A8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651A8121" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PERMOHONAN NO.: ………………………………..……….. TAHUN 20……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5CA3F5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64" w:rsidP="008B0C1C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600ABCD4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ANTARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FAEE28" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338F1F8B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………………………………..…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PEMOHON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B9D504" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382DB2CD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C312CBA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………….……… *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ………………………... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>beralamat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di …………………………………..……………………… ………………………….….……………………………………….….…………………………... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bersumpah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158DB5A3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>perenggan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bernombor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fakta-fakta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hendak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dideposkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>afidavit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787DEE6D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1230BEFE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BUTIRAN PEMOHON DAN SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731BBF42" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A852E88" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>merupakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>hubungan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ……..…………... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3256CC15" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengesahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pemastautin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E00FB4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC75092" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………...……….………………………...……….……… *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: ………………………...………………...… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………….……… .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256AC543" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1E551D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B3EEBD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDA7AC9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A55EB8" w14:textId="19AE4805" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0DA87B" w14:textId="7D054727" w:rsidR="0044600F" w:rsidRDefault="0044600F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786234BD" w14:textId="6A8E36DC" w:rsidR="0044600F" w:rsidRDefault="0044600F" w:rsidP="009B154A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083E5FF6" w14:textId="77777777" w:rsidR="0044600F" w:rsidRDefault="0044600F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D48772D" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3010A0E9" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F9E0E4" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C8EF56" w14:textId="78927AF3" w:rsidR="009B154A" w:rsidRDefault="009B154A" w:rsidP="009B154A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A15B2A" w14:textId="05A3385D" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BUTIRAN HARTA SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37333CF0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B5A57E" w14:textId="69D70902" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kematiannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Simati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>memiliki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>keseluruhannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bernilai RM ......................................., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iaitu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9AB89A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblInd w:w="459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="3585"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="1140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002A6D64" w14:paraId="7130DCFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="485" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B16BE39" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...16 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="0CA8C005" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2035" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="528C62C1" w14:textId="77777777" w:rsidR="00527ECD" w:rsidRPr="00102A91" w:rsidRDefault="005A3E3A" w:rsidP="00E57D01">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="40DB2BA6" w14:textId="1EF2F55E" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Jenis Harta</w:t>
+            </w:r>
+            <w:r w:rsidR="009B154A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B154A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Amaun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3326631C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nenek (Ibu</w:t>
+              <w:t xml:space="preserve">(Wang, Saham, </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Hartanah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kenderaan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>kepada</w:t>
+              <w:t>dsb</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t>Simati)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB55BFB" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="62B500E9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F0DF62" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Akaun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Geran, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pendaftaran</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dsb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E968C2B" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37B68C4B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ekshibit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="1EEEBE2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9A6AD0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308C1B53" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1100A17B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="603F9F28" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C9B992" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A01007E" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6CE0C910" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068E5F68" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="28120F05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480269F6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA7E340" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06C5E2C6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70997535" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3263B2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A277DCE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="36A7BBB6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D6FBB8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D83B7EE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7134097D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="745CED21" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C01FA68" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F04584" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="62A7DEE8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD8F807" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB00640" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54EC99B1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D11057" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566CA8CE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2194C074" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="237EA1B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F5008" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154E3660" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7488B0D4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF49872" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548928C0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CED37B3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="51B4B154" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0F0BED" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78495524" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3054424F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B80B0D5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030CB6F2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D3140B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="34F5DF60" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C03D15D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59839B33" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28E5D922" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14C7AC85" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B322283" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D62DE45" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="50A40AF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57872557" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B04EAC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64C7150B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="447F2AE0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9CB215" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F68C03F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="1EE37B6F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4044F2DB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30258896" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AF5B1D8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EB46CA8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB943EB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="106F74E0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="0C68FC1D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180324CC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA766EC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70244A24" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B3D4230" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3820EFB3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62986BB5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FB5700F" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="329C9397" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="000B5074">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Penyata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>akaun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Geran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tanah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Geran </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kenderaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E98B642" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRDefault="00527ECD" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3BD6E464" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47913FF1" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="008251E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E455D9" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABE5C71" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E57D01">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ED4980" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8A6699" w14:textId="318EC0F8" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="000B5074">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58563F5A" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E71101C" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="008251E4" w:rsidRDefault="00E03B02" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508F3617" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BUTIRAN AHLI WARIS SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211AF9C8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ED36F0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bapa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..…….......................... *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01616165" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE208C1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D769C45" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ibu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..…….......................... *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A55E555" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4BE371" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16613FBE" w14:textId="4B091E9A" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datuk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sebelah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bapa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..…….. *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD71FC3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EA371B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1250FAA7" w14:textId="37E7CBFE" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nenek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sebelah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bapa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..……. *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AC8540" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4080C503" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2712D8FC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datuk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sebelah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ibu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..……... *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191B0DAC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE835F5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106AD3DF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nenek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sebelah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ibu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..……... *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4EB9A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0034F285" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0A488A4C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bujang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>berkahwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/ dan *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bercerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talaq …………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ruju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’/ nikah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>semula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEE3F02" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perakuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nikah/ Ruju’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3350D5B5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4283C3BC" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F8DAAA" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE97DA8" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470F1242" w14:textId="77777777" w:rsidR="000B5074" w:rsidRPr="008251E4" w:rsidRDefault="000B5074" w:rsidP="000B5074">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0588F54F" w14:textId="77777777" w:rsidR="00741B51" w:rsidRDefault="00741B51">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C0A107" w14:textId="72379D28" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BUTIRAN PERKAHWINAN SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610DAE3E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="000B5074">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E25D48" w14:textId="390D9C1D" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suami/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>isteri</w:t>
       </w:r>
-      <w:r w:rsidR="004B5145">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..…… *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6975">
-[...5 lines deleted...]
-        <w:t>berikut:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….., *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bercerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talaq …………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ruju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’/ nikah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>semula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3394CE68" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5B218E69" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31614AA1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perakuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/  Ruju’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C78DF52" w14:textId="0017A263" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BD5D99" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441C4F04" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suami/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>isteri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..……. *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….., *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bercerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talaq …………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ruju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’/ nikah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>semula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D101A9B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD97118" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perakuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/  Ruju’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D475D1" w14:textId="6CBC81CF" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CCD7C4" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B8B36F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suami/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>isteri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ketiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..……. *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….., *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bercerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talaq …………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ruju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’/ nikah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>semula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C8815E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4517B709" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perakuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/  Ruju’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D59D7A" w14:textId="4B7E2D87" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A57E24" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5307168E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suami/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>isteri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>keempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bernama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..………..……………..…… *No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ……………..………..……………..………..  *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>masih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hidup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>meninggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dunia pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………..……….., *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pernah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bercerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talaq …………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ruju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’/ nikah </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>semula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tarikh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….. .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F91921" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C45F522" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perakuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nikah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cerai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/  Ruju’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D9F3A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E64AFB1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A427AE5" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRDefault="00E03B02">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A23273" w14:textId="2676416B" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76933F48" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EF9B28" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481FF385" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B85EF8" w14:textId="3920134E" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74872808" w14:textId="77777777" w:rsidR="00A73238" w:rsidRDefault="00A73238">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C30C948" w14:textId="2522196E" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUTIRAN ANAK-ANAK </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KANDUNG </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A68DA6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E94DF84" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Daripada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kesemua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perkahwinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mempunyai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …..….. orang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>anak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lelaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iaitu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004F8600" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="9008" w:type="dxa"/>
+        <w:tblInd w:w="459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="554"/>
+        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="3979"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="2248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E6975" w14:paraId="77CA59EC" w14:textId="77777777" w:rsidTr="004E6975">
+      <w:tr w:rsidR="002A6D64" w14:paraId="37A020E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBF29BF" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="05D46693" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>No</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B1668B" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="406FCE33" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Nama</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Penuh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1C46569A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Suami/isteri/isteri-isteri</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No. KP / Sijil </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>lahir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="51751DFF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Umur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="797C0404" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="150CA77E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>No. KP</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No. Sijil Mati</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="218236CF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tarikh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kematian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B2FD06" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B7D7938" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>No. Sijil</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ekshibit</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="6D6F1006" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151B034E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Kahwin</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA1947D" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...44 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="485A8274" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="534B820B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12C8BB09" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED29936" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="39BC1658" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485DE84F" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FB21225" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="2609789E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C69650" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A5FF6E" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="558156B3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE7F07C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2601AE9F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C450BE8" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2994E0FB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE1234E" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F87C125" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="4105F23B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54650683" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361F7C15" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="42B7A382" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A089CDA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57761CE1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E80B64" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="693EBABA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1109EC66" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="268E6D5B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E6975" w14:paraId="142FAF20" w14:textId="77777777" w:rsidTr="004E6975">
+      <w:tr w:rsidR="002A6D64" w14:paraId="480C6BE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6449C49C" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C2AA7CA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D08862F" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B73A881" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F143894" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15CB45D5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB1BE54" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3242BB78" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DF7BFA" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="451EC22F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="40225881" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F93524F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA3E907" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="71C963AF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5602193F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="298F7CA6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A61A4AB" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00ADC254" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="632AD2B7" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2504B1B6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="5C6E8BD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AA137D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE2A11A" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17BA4A46" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C02B2F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4745818E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4B4E7F" w14:textId="77777777" w:rsidR="004E6975" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5087EDB7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B76A1D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="088E29E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F77E84" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBD4567" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="541C43C7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B610E72" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35740D7F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4036920F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="36E059B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E9942C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE64A5B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBF4DE4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="121BEC96" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544FF847" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF4A811" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="4CB46193" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DE642C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B5C9A6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E059ABB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="580DBEF7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2263EB10" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3D9CC7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="3BB9C2AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1011CE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6687D7A9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046967B5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ABC4127" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031C4A11" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5219EE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75BC0A5C" w14:textId="77777777" w:rsidR="00E57D01" w:rsidRDefault="00E57D01" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="606DC042" w14:textId="075B492B" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="000E408F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49E6663B" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="00367C4E" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5412B4D0" w14:textId="6CAF6042" w:rsidR="008251E4" w:rsidRDefault="008251E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0CB5DF" w14:textId="45A9E316" w:rsidR="008251E4" w:rsidRDefault="008251E4">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337152EC" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D86F643" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA2299A" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B06066" w14:textId="77777777" w:rsidR="000B5074" w:rsidRPr="008251E4" w:rsidRDefault="000B5074" w:rsidP="000B5074">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1191A49E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daripada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kesemua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perkahwinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005321B9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005321B9">
-[...5 lines deleted...]
-        <w:t>mahqud, seramai_______iaitu :</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mempunyai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …..….. orang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>anak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perempuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iaitu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ECB42F" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="004B5145" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1B6503CA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...125 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9008" w:type="dxa"/>
+        <w:tblInd w:w="459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="554"/>
+        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="3979"/>
+        <w:gridCol w:w="2248"/>
+        <w:gridCol w:w="2248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005321B9" w14:paraId="03D05EBE" w14:textId="77777777" w:rsidTr="005321B9">
+      <w:tr w:rsidR="002A6D64" w14:paraId="093C6712" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01723105" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0D4F0D50" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>No</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CF49F6" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2CBE80FE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Nama</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Penuh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="23675C54" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>anak</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No. KP / Sijil </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>lahir</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4F4DC401" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>lelaki,</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Umur</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F75CE29" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75652AC2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Masih</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No. Sijil Mati</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="452650DC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tarikh </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Hidup</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kematian</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5572BB68" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69F8CF7A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>(Jika</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ekshibit</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="76999197" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4AD8A8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...103 lines deleted...]
-              <w:t>Mati</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F58916F" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...44 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6B668AEE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57ECCDDC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32A26570" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09AE606B" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B1A3E79" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31EDB4F8" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58DB780E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="4CAE557C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C734C42" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07444985" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6E416A4C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E97DC38" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E83EDE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C51901" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="22C07B0E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63CCF041" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4D3D889A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="59F78A33" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57125235" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D7DC28" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74E8A520" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C13AFB8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A48D952" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C25A5A6" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17C5F077" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B50B735" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FA6B842" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005321B9" w14:paraId="097CE3E4" w14:textId="77777777" w:rsidTr="005321B9">
+      <w:tr w:rsidR="002A6D64" w14:paraId="117D4379" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A68D653" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="087DB8A6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F2EBF9" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A215DEB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D1CE141" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FA4F21" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="752FA631" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="08BAA100" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4007A7BA" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ABF21B6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="4D311B22" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D923248" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BA6337" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3C9FA5E9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53ACA67F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="217C4196" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720941E8" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="36ECDD1A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDA5609" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37EAFE78" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="2F50D230" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEAC383" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F238AF6" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C5B6277" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78DD3C07" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A54DFB6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6196C439" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="05173D09" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="678D35AB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="601BDE0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9C58F3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D3020" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73FC3142" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFAB813" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29747790" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="741B8DCD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="105929E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28222D7B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42378739" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="674B70BE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54311D76" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B441C0B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF4CC93" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="6FF66BD0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A93831" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DD8F42" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BCDC08C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F60B870" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C908B03" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6031C243" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="625B092F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9304D8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322DBD18" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FBC0768" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B74D16A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B927E91" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0E36D9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E28671A" w14:textId="77777777" w:rsidR="004E6975" w:rsidRPr="00102A91" w:rsidRDefault="004E6975" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="597C2E8F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="000E408F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F0828EF" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="005321B9" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0C12FFAA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE6DCD2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C3D59D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="000B5074">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4682172D" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BFEB8C" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BC174C" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4758380E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781EAB33" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B92832" w14:textId="6F6365AC" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6.</w:t>
-[...21 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>BUTIRAN AHLI WARIS LAIN SIMATI (SEKIRANYA TIDAK MEMPUNYAI ANAK</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73238" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KANDUNG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4147D1D8" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4A1079" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Daripada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00836720">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kesemua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perkahwinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mempunyai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>anak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ahli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>mahqud, seramai_______iaitu :</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>waris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lain </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iaitu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77174684" w14:textId="77777777" w:rsidR="005321B9" w:rsidRDefault="004B5145" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6366FD52" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...125 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9008" w:type="dxa"/>
+        <w:tblInd w:w="459" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="554"/>
+        <w:gridCol w:w="518"/>
+        <w:gridCol w:w="3044"/>
+        <w:gridCol w:w="1938"/>
+        <w:gridCol w:w="1631"/>
+        <w:gridCol w:w="1877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00836720" w14:paraId="118C2FF6" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="002A6D64" w14:paraId="089333C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2C7374" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01112D4D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>No</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Bil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D55EE86" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0B0395C7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Nama</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nama </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Penuh</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2395AC9E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>anak</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No. KP / Sijil </w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>lahir</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="400BE6A7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>perempuan,</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Umur</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35BE46DF" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="239C6E2C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Masih</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No. Sijil Mati</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="433B5385" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tarikh </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Hidup</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Kematian</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB1BB04" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55FFDE5F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>(Jika</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hubungan</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>telah</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>dengan</w:t>
             </w:r>
-            <w:r w:rsidR="004B5145">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...87 lines deleted...]
-              <w:t>Mati</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Simati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5006021F" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5402C02C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Ex</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ekshibit</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00836720" w14:paraId="6FDDE3CF" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="002A6D64" w14:paraId="5D7178DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A18BBE5" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1235F9F7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31ED1DA1" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3BC333B3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA331FE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71C1C08D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5661BFE8" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3104D4EA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0C0790" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2168D9DE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8B08D1" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E7AF0B7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00836720" w14:paraId="7D4E7BF1" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="002A6D64" w14:paraId="485591DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E796AA5" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6536B510" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02FD0BE5" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ECD0D89" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B8D4219" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="152D8057" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5388B557" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0DA1597C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA1A4BF" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01F28F4A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A39FA91" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="516FC7EC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00836720" w14:paraId="1484823F" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="002A6D64" w14:paraId="3BD99098" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F5C2A3" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15C98FB3" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D38CB3E" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="709A7348" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70458644" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363CDB4F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52C5B7FF" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="57B6423C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06308C74" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0617DE27" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F88F750" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CB2364A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00836720" w14:paraId="1C8A416E" w14:textId="77777777" w:rsidTr="004B5145">
+      <w:tr w:rsidR="002A6D64" w14:paraId="08AD0FB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A85579F" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="248CFDA6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4136" w:type="dxa"/>
+            <w:tcW w:w="3044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287F3319" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4FEB8865" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19DC6249" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B34AF5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2653892B" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="174F7AF0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC20C69" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F2C0C2C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48631786" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="37DBDCA9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="630B3289" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7240D4E4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3420DF" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36DDD02C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7687F48F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BE0437" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB48BF9" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056A88B5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="647FABFB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9EA71C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447DA1E2" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B8243C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D52D011" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D04CD7B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4BAF16" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E88E32A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="7FF66C19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F5A16A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3E2232" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CB2A4F6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C6F7889" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7013B0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AFFA69" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B26862E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="11739E51" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9DEFAC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6500653C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B38A123" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="268A9C99" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA66E1A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DAB117" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC88A6E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="0398255C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D42C0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15467181" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A7D2CB7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F2953EE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F859712" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33015D90" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566F36DA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6D64" w14:paraId="4D41D939" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDDFDEE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2563868E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762DA90F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50BB9C7C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486F1A96" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="695BC8A7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="012D988C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EFCD2F4" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="7237398B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Kad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengenalan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Passport/ Sijil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Menguburkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anggapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA78CFF" w14:textId="4B9AB9B0" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D28003" w14:textId="77777777" w:rsidR="000B5074" w:rsidRDefault="000B5074">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615C9D23" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39053509" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D074A3" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50010EC1" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B4DD99" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BUTIRAN LAIN YANG BERSANGKUTAN DENGAN HARTA / KOMITMEN SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A617D6" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CED641A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hutang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dijelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2620ED" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perjanjian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C9D1A7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307CDE4B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zakat yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ditunaikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4168A8EE" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67258973" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>wasiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sempurna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rukunnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2616FC90" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wasiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE3D67C" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A83965" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cagaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gadaian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>terhadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tersebut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dijelaskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAEDC8A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perjanjian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184F75EC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6BA5C4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>transaksi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>beli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dilaksanakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC33189" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perjanjian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A502CBB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D10B93" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wakaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Nazar yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sempurna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rukunnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tetapi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>transaksi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dilaksanakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB5FA2B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perjanjian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464B0F86" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489F6198" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hibah/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pemberian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sukarela</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dilaksanakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256FDCDC" w14:textId="6571F17C" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesalinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Surat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perjanjian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Perintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mahkamah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ditandakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4A01CE" w14:textId="77777777" w:rsidR="00D43CE8" w:rsidRDefault="00D43CE8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F78B931" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sepencarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dikenalpasti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ditentukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65655B66" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7046A5" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Perkara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lain yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bersangkutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A532C09" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CD5E76" w14:textId="19C65293" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63127367" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="0009537C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60507A63" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A74167D" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228F69D1" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C1B7B1" w14:textId="77777777" w:rsidR="000E408F" w:rsidRDefault="000E408F" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6F7C32" w14:textId="790023F3" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BUTIRAN PERMOHONAN </w:t>
+      </w:r>
+      <w:r w:rsidR="005204C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PERLANTIKAN PENTADBIR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HARTA PUSAKA SIMATI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FC4716" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F29E1A7" w14:textId="01A08F79" w:rsidR="00CC13AF" w:rsidRDefault="00000000" w:rsidP="00CC13AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oleh yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>demikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rendah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>diri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>memohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dilantik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pentadbir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pusaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419" w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7482D21A" w14:textId="77777777" w:rsidR="00C72D27" w:rsidRDefault="00C72D27" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Atau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C31D4A" w14:textId="77777777" w:rsidR="00C72D27" w:rsidRDefault="00C72D27" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBEECBD" w14:textId="7ECF3DAE" w:rsidR="00C72D27" w:rsidRDefault="00297419" w:rsidP="00CC13AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oleh yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>demikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rendah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>diri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>memohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………...……….    …………………………………………*No. K/P/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pasport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ..……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003161C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……………...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.......................    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dilantik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pentadbir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pusaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B54E20" w14:textId="08B7D157" w:rsidR="00C72D27" w:rsidRDefault="00C72D27" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE6AA92" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66518D43" w14:textId="7D698BE6" w:rsidR="00C72D27" w:rsidRDefault="00C72D27">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saya </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>memohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perlantikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pentadbir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>harta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dinyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>perenggan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (27) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>adalah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>berdasarkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>alasan-alasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>berikut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78808A3A" w14:textId="7643D60B" w:rsidR="00CC13AF" w:rsidRDefault="00CC13AF" w:rsidP="00CC13AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23775152" w14:textId="564DFF4A" w:rsidR="00CC13AF" w:rsidRDefault="00CC13AF" w:rsidP="00CC13AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00297419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8A5465" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="0009537C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D4E940" w14:textId="77777777" w:rsidR="0009537C" w:rsidRDefault="0009537C" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE50D16" w14:textId="55E2333F" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diangkat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sumpah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada ……… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>haribulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1433E5EA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20.….. di ……………………………..…………..……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260806CB" w14:textId="441D89A2" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oleh …………………………………………………….          </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF969D9" w14:textId="46AC69F5" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72D27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB5058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tandatangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="275E63FA" w14:textId="68C60A84" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158FA858" w14:textId="74248024" w:rsidR="002A6D64" w:rsidRDefault="00FB5058" w:rsidP="00FB5058">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="6480" w:firstLineChars="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hadapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4339E4C7" w14:textId="35341AEC" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7195BE2C" w14:textId="77777777" w:rsidR="00D43CE8" w:rsidRDefault="00D43CE8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0A7199" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="00FB5058">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="6480" w:firstLineChars="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AD8500" w14:textId="4BC2315F" w:rsidR="002A6D64" w:rsidRPr="00C72D27" w:rsidRDefault="00000000" w:rsidP="00C72D27">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hakim/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pendaftar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="45E0A937" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C87ADF" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>padam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butiran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bertaip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641E9952" w14:textId="77777777" w:rsidR="00E03B02" w:rsidRPr="00E03B02" w:rsidRDefault="00E03B02" w:rsidP="00E03B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="2" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>potong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mana yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulisan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1EB0AE" w14:textId="77777777" w:rsidR="0009537C" w:rsidRPr="0009537C" w:rsidRDefault="0009537C" w:rsidP="009D5217">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E892FE3" w14:textId="03040F32" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="000B5074">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NOTA TAMBAHAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sekiranya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>permohonan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>melibatkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>melebihi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>daripada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>satu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kematian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>berlapis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hendaklah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mengulangi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fakta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maklumat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>perenggan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFEC76B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BORANG MS 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C35374D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1097603D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENAKMEN TATACARA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>MAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MAHKAMAH SYARIAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A53C0C8" w14:textId="11BA7D3B" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00C72D27">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NEGERI SABAH 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A176A1D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4E8985" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Subseksyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 114(2))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE6285" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041672CB" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="1" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PENGENALPASTIAN EKSHIBIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3E8D7E" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C6FA02" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DI DALAM MAHKAMAH *TINGGI/ RENDAH SYARIAH DI …………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A71F379" w14:textId="50205775" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DI NEGERI </w:t>
+      </w:r>
+      <w:r w:rsidR="00370D32" w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SABAH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50962D24" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4EA328" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PERMOHONAN NO.: ………………………………..……….. TAHUN 20……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD610A4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CDC99B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="002A6D64" w:rsidP="00370D32">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BC13E7" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ANTARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72546187" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2E655D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRPr="00A73238" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………………………………..…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A73238">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PEMOHON</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4435CB1C" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="004B5145" w:rsidP="00E57D01">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="50F37B39" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CB1CC4" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361B43A0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFE2259" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06788647" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C41261" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ini </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ialah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ekshibit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bertanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “………………………………………………………………….…”,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7502031A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disebut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>afidavit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………….…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693E03EA" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diangkat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sumpah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hadapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pada ………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>haribulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………….…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B29116F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418E989B" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16813E83" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7028"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Waris-waris lain simati</w:t>
-[...39 lines deleted...]
-        <w:t>waris di para 5 dan 6)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBDBD5F" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7747F703" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDC1C9D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D426383" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F0866F" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04623542" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A1CBDD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="00000000" w:rsidP="00370D32">
+      <w:pPr>
+        <w:ind w:leftChars="0" w:left="5760" w:firstLineChars="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...84 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hakim / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pendaftar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3016DB4D" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4816C18A" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1072 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2C0BA652" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F62C55D" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="55F873CD" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...132 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3A821E" w14:textId="77777777" w:rsidR="00836720" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="377F5B69" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...108 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9E652E" w14:textId="77777777" w:rsidR="00836720" w:rsidRPr="00102A91" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2BE2A01D" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9C7CF5" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00027B5C" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="302551A0" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...59 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7772CEBE" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0ACE70AC" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...52 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A724617" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2CC51E59" w14:textId="77777777" w:rsidR="002A6D64" w:rsidRDefault="002A6D64">
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
-[...70 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF78598" w14:textId="77777777" w:rsidR="00027B5C" w:rsidRPr="00102A91" w:rsidRDefault="00836720" w:rsidP="00E57D01">
-[...3142 lines deleted...]
-    <w:sectPr w:rsidR="00783524" w:rsidRPr="00102A91" w:rsidSect="00027B5C">
+    <w:sectPr w:rsidR="002A6D64" w:rsidSect="00E03B02">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="1440" w:bottom="630" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="1440" w:bottom="284" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="03310896" w14:textId="77777777" w:rsidR="00E53AB1" w:rsidRDefault="00E53AB1" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5A459154" w14:textId="77777777" w:rsidR="00E53AB1" w:rsidRDefault="00E53AB1" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75B811EF" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1449692208"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="5C92ACF1" w14:textId="73245B37" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:ind w:left="0" w:hanging="2"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="381C4FBE" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F034C4B" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="59D5207F" w14:textId="77777777" w:rsidR="00E53AB1" w:rsidRDefault="00E53AB1" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="716B2DC4" w14:textId="77777777" w:rsidR="00E53AB1" w:rsidRDefault="00E53AB1" w:rsidP="00733F9F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5765A3C4" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06719FF8" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="026DCF81" w14:textId="77777777" w:rsidR="00733F9F" w:rsidRDefault="00733F9F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="0" w:hanging="2"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208718CB"/>
+    <w:nsid w:val="037D785B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="060345B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08CD4D68"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AC02894"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17571C62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D282BF7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20B87C63"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78F0FBE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1124" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1844" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2564" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2924" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4004" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4724" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5084" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="218A5BD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2969597B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CB309AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9200AC5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="405" w:hanging="405"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DD2A7D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50C02D3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323306F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0A4D1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D495185"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="38324120"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CBF013D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5324595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A54ED88"/>
-    <w:lvl w:ilvl="0" w:tplc="4409000D">
+    <w:tmpl w:val="29C6DED0"/>
+    <w:lvl w:ilvl="0" w:tplc="043E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="043E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="043E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="043E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="043E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="043E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="043E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="043E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="043E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554F7AD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56541A07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B384C4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61A12700"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62161EC1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66231543"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB4A9DBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAD566B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35463D62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="⮚"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1125" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1845" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2565" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3285" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4005" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4725" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5445" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6165" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6885" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71720189"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198EA2D4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="769203460">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1204441229">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="636297295">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2104373180">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1008361836">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="757824817">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="920795219">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1081561091">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="949892539">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="935094312">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="137571034">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="234511552">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1700856775">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="406346052">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="313149318">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1012882076">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="666858000">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18" w16cid:durableId="438066198">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="808136114">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1662465815">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1504510703">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1388601757">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1323437085">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2051569983">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1452633358">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00027B5C"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FB588F"/>
+    <w:rsidRoot w:val="002A6D64"/>
+    <w:rsid w:val="0009537C"/>
+    <w:rsid w:val="000A60A4"/>
+    <w:rsid w:val="000B5074"/>
+    <w:rsid w:val="000E408F"/>
+    <w:rsid w:val="00194D37"/>
+    <w:rsid w:val="001F6BA6"/>
+    <w:rsid w:val="00263503"/>
+    <w:rsid w:val="00297419"/>
+    <w:rsid w:val="002A6D64"/>
+    <w:rsid w:val="003161C0"/>
+    <w:rsid w:val="00370D32"/>
+    <w:rsid w:val="0044600F"/>
+    <w:rsid w:val="005204C3"/>
+    <w:rsid w:val="005A4C5A"/>
+    <w:rsid w:val="005E54BD"/>
+    <w:rsid w:val="005E6EB9"/>
+    <w:rsid w:val="006C4876"/>
+    <w:rsid w:val="00733F9F"/>
+    <w:rsid w:val="00741B51"/>
+    <w:rsid w:val="007C03E6"/>
+    <w:rsid w:val="007F6D4F"/>
+    <w:rsid w:val="008251E4"/>
+    <w:rsid w:val="0083544E"/>
+    <w:rsid w:val="008B0C1C"/>
+    <w:rsid w:val="009B154A"/>
+    <w:rsid w:val="009D5217"/>
+    <w:rsid w:val="00A73238"/>
+    <w:rsid w:val="00A85FA5"/>
+    <w:rsid w:val="00B11BA9"/>
+    <w:rsid w:val="00C72D27"/>
+    <w:rsid w:val="00CC13AF"/>
+    <w:rsid w:val="00D43CE8"/>
+    <w:rsid w:val="00E03B02"/>
+    <w:rsid w:val="00E53AB1"/>
+    <w:rsid w:val="00E617E7"/>
+    <w:rsid w:val="00FB5058"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ms-MY" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1460F951"/>
-  <w15:docId w15:val="{5AE9FCC8-1FE1-4E4C-9224-007C3569DCA1}"/>
+  <w14:docId w14:val="094F2034"/>
+  <w15:docId w15:val="{B3EF9CA4-E6D9-4167-9D59-8112035139BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ms" w:eastAsia="en-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19052,51 +39971,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -19278,335 +40197,630 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00027B5C"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ms"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00027B5C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00027B5C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00027B5C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ms"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00733F9F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002E1E63"/>
+    <w:rsid w:val="00733F9F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:position w:val="-1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...18 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -19684,80 +40898,133 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgyhUKAGlEvtMnyzpnniR7pghLFvw==">AMUW2mXFXTlt5cLl7KuXwytpB5l6V4QhE7CEnbijadf0vfZYPaVlORXRKFdhZVJkIajbw3DUFrf5c311+pyK/HCN7s5kJpZU8IdPFWu1xjNBKlZ5+NbhmWwj4dK0pKClSNYWpOBmYRhf2z5bBeJ5ldBsxcHLBsCDxrOeQt71UQ/AmSDMzAmq+iIDYYkN9VxeEqwE5o2+ebKU</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7205</Characters>
+  <Pages>15</Pages>
+  <Words>2912</Words>
+  <Characters>16603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8452</CharactersWithSpaces>
+  <CharactersWithSpaces>19477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>MTS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>